--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Berangere TOURY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Li3BN2 to hBN: an in situ study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ae15a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Self-Trapping in Twisted Hexagonal Boron Nitride homostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Polydimethylsiloxane with Silver Nanoparticles for Biomedical Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bachoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (12), pp.846. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics10120846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence and energy transfer mediated by hyperbolic polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubnan Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Tharrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8056), pp.909-914. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Shell Functionalization of Inorganic Benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (48), pp.32906-32911. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c10736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (19), pp.9848-9859. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing surface adhesion of Sylgard 184 for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bachoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Sciences Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.100624. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsadv.2024.100624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (15), pp.155305. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2020.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride 2D layers using polymer derived ceramics route and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ab854a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Scale Hexagonal Boron Nitride Single Crystals for Nanosheet Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b02315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Formation Conditions and Properties of hBN Nanosheets Through BaF2-assisted Polymer Derived Ceramics (PDCs) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.443. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10030443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synthesis of highly crystallized hexagonal boron nitride by coupling polymer-derived ceramics and spark plasma sintering processes—influence of the crystallization promoter and sintering temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.035604. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaebb4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mode analysis on thermally aged hydrophobic coatings applied to electro wetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chevalliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 646, pp.53 - 60. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan coating as an antibacterial surface for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189537. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-liquid wetting properties as a surface polarity probe for hydrophobic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.3214-3218. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP07392A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro toxicity assessment of extracts derived from sol–gel coatings on polycarbonate intended to be used in food contact applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.51 - 57. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2016.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Temperature of Ohmic Contact to p-Type SiC Based on Ti 3 SiC 2 Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.2462-2468. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2556725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Increase the h-BN Crystallinity of Microfilms and Self-Standing Nanosheets: A Review of the Different Strategies Using the PDCs Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.55. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6050055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure & crystallized 2D Boron Nitride sheets synthesized via a novel process coupling both PDCs and SPS methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scratch-resistant sol-gel coatings on pristine polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (11), pp.8302-8310. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nj00426h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic pH resistance of grafted chitosan on dental implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.210-217. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10266-014-0162-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sol–gel coatings on polycarbonate: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (3), pp.710-719. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-015-3781-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric investigation of the formation of epitaxial Ti3SiC2 on 4H-SiC from Al-Ti annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347, pp.186 - 192. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant insight of surface characterization techniques to study covalent grafting of a biopolymer to titanium implant and its acidic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 327, pp.296-306. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Chemistry of Epitaxial Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Formation on 4H-SiC Using Al-Ti Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 821-823, pp.432-435. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomically Sharp Interface in an h-BN-epitaxial graphene van der Waals Heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Henck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.16465. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel chemical process for preparing h-BN solid lubricant coatings on titanium-based substrates for high temperature tribological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benayoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 272, pp.366-372. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro genotoxicity assessment of MTES, GPTES and TEOS, three precursors intended for use in food contact coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2013.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride graphene-like few layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (14), pp.7838 - 7841. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr01017e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Synthesis of Highly Crystallized Hexagonal Boron Nitride Sheets with Li 3 N as Additive Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (32), pp.5507 - 5513. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIB patterning of dielectric, metallized and graphene membranes: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hemamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2014.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of titanium surface with chitosan via silanation: 3D CLSM imaging of cell biocompatibility behaviour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grosgogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupement international pour la recherche scientifique en stomatologie &amp; odontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (1), pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New potential for preparation of performing h-BN coatings via polymer pyrolysis in RTA furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Beaugiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.393-402. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silica coatings on polycarbonate: enhanced properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.52-60. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-012-2715-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Control of Adhesive and Bulk Properties of Hybrid Silica Coatings on Polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linying Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Dauskardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.11276 - 11280. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am403506k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Titanium with Chitosan via Silanation: Evaluation of Biological and Mechanical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e39367. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polystyrene coated SiC nanowires as fillers in a polyurethane matrix for electromechanical conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Rybak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Warde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (14), pp.145610. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/14/145610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ZnO nanoparticles localized on SiC@SiO2 nanocables by a physical templating method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (5), pp.863 - 867. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping potentialities of aluminum nitride polymeric precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (5), pp.857 - 861. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of boron nitride-based coatings on metallic substrates via infrared irradiation of dip-coated polyborazylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (18), pp.2671 - 2674. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b820327j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Polymer‐Derived Ceramic Fibers (PDCFs): Preparation, Properties and Applications – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele†</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2-4), pp.249-286. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15394450701310228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High purity boron nitride thin films prepared by the PDCs route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dazord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 201 (18), pp.7822 - 7828. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanostructured boron nitride with borazinic precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoporous materials IV - Studies in surface science and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 156, pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of periodic mesoporous SiCO glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Goletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of periodic mesoporous organosilica from bis(triethoxysilyl)methane and their pyrolytic conversion into porous SiCO glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.265-270. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borylborazines as new precursors for boron nitride fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 690 (11), pp.2809-2814. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Boron Nitride with Ordered Mesostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.571-574. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200401501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylaminoborazine-based precursors for the preparation of boron nitride fibers by the polymer-derived ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between structural features and mechanical properties of boron nitride fibres derived from alkylaminoborazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance boron nitride fibers obtained from asymmetric alkylaminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.274. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B207476A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous boron nitride supports obtained from molecular precursors. Influence of the precursor formulation and of the thermal treatment on the properties of the BN ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Perdigon-Melon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.98-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of a mesoporous silicon boron nitride via a non-aqueous sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.242-243. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B209672B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-RAY STRUCTUREOF 1,2-DIBORAZINE-2,6-DICHLORO-4,4\6-TRI(DIISOPROPYLAMINO) TOLUENE SOLVATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (12), pp.871-872. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2001.24.12.871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride thin fibres obtained from a new copolymer borazine-tri(methylamino)borazine precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Toutois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of 2,4,6-tris[tris(dimethylamino)silylamino]borazine: {[(CH3)2N]3SiNH}3B3N3H3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657 (1-2), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-328X(02)01566-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMAL OLIGOMERIZATION OF UNSYMMETRICALLY B-TRISUBSTITUTED BORAZINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bonnetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (4), pp.231-234. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.1999.22.4.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of solgel chemistry to reach high temperature anti-oxidizing coatings for aeronautic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international Sol-Gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First French-Italian COORDINATION CHEMISTRY days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring High Temperature Anti-Oxidizing Coatings by Sol-Gel Chemistry for Enhanced Aeronautic Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PacSurf 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Waikoloa (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements anti-oxydation pour alliage aéronautique synthétisés par chimie sol-gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15éme Journée Sol-Gel et Chimie Liquide, JSGAuRA15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements anti-oxydation synthétisés par voie sol-Gel pour alliage aéronautique préparé par laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop Sciences et Ingénierie des Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of boron nitride using chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the wettability texturing hydrophobic surfaces prepared with cross-linked hybrid solutions under UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gâte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces, Interfaces and Coatings Technologies International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, setcor, Apr 2023, Lisboa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for Young Scientists in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Société Chimique de France Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals: Synthesis and Magneto-Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Congress and general assembly of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds sensors based on BaF2-Modified hBN Flakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mongwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Serbena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Maceió-Alagoas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals: Synthesis and Magneto-Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques du Magnétisme Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional coatings prepared by polymer routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQUS – “Smart Materials &amp; Surface Science” Research Focus Forum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borazine derivates for the development of 2D materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQUS – “Smart Materials &amp; Surface Science” Research Focus Forum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2DM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteronanocarb 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of polymer coil conformation for exfoliation and stabilization of pristine graphene in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Advanced Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of bioactive glass and calcium phosphate as bioactive coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sol-Gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45S5 Bioglass® coatings for improvement of bone implant’s bioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the chemistry of epitaxial Ti3SiC2 formation on 4H-SiC using Al-Ti annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCRM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux contacts électriques sur SiC-4H de type p : réalisation de phases MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Toury-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Coatings Deposited on Titanium. Use of an Alternative Ceramization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferences International on modern materials &amp; technologies CIMTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and Silicon-based preceramic precursors and their conversion into nanostructured non-oxide ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th China International Conference on High-Performance Ceramics (CICC-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride & Aluminium Nitride Coatings by the Polymer Derived Ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Coatings Science International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of molecule-derived boron nitride materials: from 0D nanostructures used as building blocks to 3D consolidated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th China International Conference on High-Performance Ceramics (CICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation & Characterization of Boron Nitride coatings obtained by the Polymer Derived Ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de carbures et nitrures de compositions et géométries modulables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gottardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « céramiques pour les hautes températures » du GDR Matinex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based Ceramics: Design, Processing, and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Coatings on Metallic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Solid State Chemistry SSC2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bratislava, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Non Oxide Ceramic Coatings on various kind of Substrates using the Polymer Derived Ceramic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Boron Chemistry (IMEBORON 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Platja d'Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based Ceramics: Design, Processing, and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Boron Chemistry (IMEBORON 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Platja d'Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Boron-Based Polymer Derived Nanostructured Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroboron 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Oxide Ceramic Thin Films Using the PDCs Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society (ECERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-Based Polymer Derived Nanostructured Ceramics: Design, Preparation and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society (ECERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based nanostructurel ceramics prepared by the preceramic polymer route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th China International Conference on High-Performance Ceramics (CICC-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Changsha, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006-11th International Ceramics Congress and 4th Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Ceramic Fibers from Tailored Borazine Based Polymeric Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Symposium on Advanced Ceramics (ISAC-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de fibres céramiques non-oxydes à partir de polymères inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la section regional Centre-Ouest de la SFC : « Matériaux Inorganiques et Organiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation structurale et texturale de fibres de nitrure de bore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la section regional Centre-Ouest de la SFC : « Matériaux Inorganiques et Organiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polyborazines for the fabrication of high performances boron nitride fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Asian Chemical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyborazines-Derived Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107th Annual Meeting ACERS – Exposition, and Technology Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borylborazines as new precursors of boron nitride fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Meeting on Boron Chemistry (EUROBORON 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pruhonice-by-Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Processible Borazine-Based Precursors for the Preparation of BN Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Fibers from Borylborazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">105th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses and Composites VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Borazine-Based Molecular and Polymeric Precursors of Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Boron Nitride Fibers from Polyalkylaminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023 (TNT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45S5 Bioglass® coatings based on nitrate-free sol-gel system for applications as bone prosthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint-Petersburg, Russia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity assessment of a polycarbonate sol-gel coating and its precursors intended to be used for food contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ILSI Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, St. Petersburg, Fl, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping of Aluminum Nitride-Based Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping 3, 3rd International Conference Shaping of Advanced Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilité de mise en forme de polymères précéramiques précurseurs de nitrure d’aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SFC section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Aluminum Nitride-Based Ceramics Using Organometallic Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sigala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th National Conference of “New Research trends in Material Science”-ARM-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping potentialities of aluminium nitride polymeric precursors. Preparation of thin coatings and nanostructures in soluble phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Chartier, F. Rossignol (Editors). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Shaping of Advanced Ceramics: Shaping 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Limoges, pp.168-173, 2006, Proceedings of the 3rd International Conference on Shaping of Advanced Ceramics: Shaping 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Oxide Ceramic Thin films Using the PDCs Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.G. Heinrich and C.G. Aneziris (Editors), pp.461-466, 2008, Proceedings of 10th International Conference and Exhibition of the European Ceramic Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic investigation of the curing and pyrolysis procedures used for the preparation of polymer-derived boron nitride fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Vincenzini (Editor), 45, pp. 726-734, 2006, Proceedings of the 11th International Ceramics Congress and 4th Forum on New Materials, part of CIMTEC 2006 in Advances in Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Fibers from Borylborazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narottam P. Bansal and J. P. Singh (Editors), 154, pp. 61-68, 2003, Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VII: Proceedings of the symposium held at the 105th Annual Meeting of The American Ceramic Society, Ceramic Transactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of High Performance Boron Nitride Fibers from Tailored Borazine-Based Molecular and Polymeric Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Vincenzini (Editor),, 31, pp. 261-268, 2003, 10th International Ceramics Congress - Part B, Proceedings of the 10th International Ceramics Congress, and 3rd Forum on New Materials, part of CIMTEC 2002 in Advances in Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Boron Nitride Fibers from Polyalkyl-Aminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. P. Bansal and J. P. Singh (Editors), 135, pp. 153-164, 2002, Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI: Proceedings of the symposium held at the 104th Annual Meeting of The American Ceramic Society, Ceramic Transactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borazine Based Preceramic Polymers for Advanced BN Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic and Organometallic Macromolecules Design and Applications, by Alaa S. Abd-El-Aziz, Charles E. Carraher Jr., Charles U. Pittman Jr. and Martel Zeldin (Eds), 351-71,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Boron Nitride Ceramic Fibers by Condensation of Borazine Precursors, Polymer Fiber Drawing and Heat-Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1329437. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of boron nitride ceramic fibers from alkylamino borazine polymer precursors by fiber drawing and heat-treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1329436. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres de nitrure de bore à haute performance et leur procédé de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR28069422. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Ceramic Fibers by Heat-Treatment of Amino-Substituted Borazine Polymer Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2001068960. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Berangere TOURY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Li3BN2 to hBN: an in situ study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ae15a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Polydimethylsiloxane with Silver Nanoparticles for Biomedical Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bachoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (12), pp.846. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics10120846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Self-Trapping in Twisted Hexagonal Boron Nitride homostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence and energy transfer mediated by hyperbolic polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubnan Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Tharrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8056), pp.909-914. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (15), pp.155305. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Shell Functionalization of Inorganic Benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (48), pp.32906-32911. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c10736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (19), pp.9848-9859. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing surface adhesion of Sylgard 184 for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bachoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Sciences Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.100624. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsadv.2024.100624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2020.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride 2D layers using polymer derived ceramics route and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ab854a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Scale Hexagonal Boron Nitride Single Crystals for Nanosheet Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b02315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Formation Conditions and Properties of hBN Nanosheets Through BaF2-assisted Polymer Derived Ceramics (PDCs) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.443. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10030443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synthesis of highly crystallized hexagonal boron nitride by coupling polymer-derived ceramics and spark plasma sintering processes—influence of the crystallization promoter and sintering temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.035604. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaebb4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mode analysis on thermally aged hydrophobic coatings applied to electro wetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chevalliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 646, pp.53 - 60. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan coating as an antibacterial surface for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189537. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-liquid wetting properties as a surface polarity probe for hydrophobic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.3214-3218. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP07392A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Temperature of Ohmic Contact to p-Type SiC Based on Ti 3 SiC 2 Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.2462-2468. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2556725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro toxicity assessment of extracts derived from sol–gel coatings on polycarbonate intended to be used in food contact applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.51 - 57. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2016.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Increase the h-BN Crystallinity of Microfilms and Self-Standing Nanosheets: A Review of the Different Strategies Using the PDCs Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.55. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6050055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure & crystallized 2D Boron Nitride sheets synthesized via a novel process coupling both PDCs and SPS methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic pH resistance of grafted chitosan on dental implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.210-217. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10266-014-0162-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sol–gel coatings on polycarbonate: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (3), pp.710-719. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-015-3781-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric investigation of the formation of epitaxial Ti3SiC2 on 4H-SiC from Al-Ti annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347, pp.186 - 192. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scratch-resistant sol-gel coatings on pristine polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (11), pp.8302-8310. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nj00426h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Chemistry of Epitaxial Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Formation on 4H-SiC Using Al-Ti Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 821-823, pp.432-435. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant insight of surface characterization techniques to study covalent grafting of a biopolymer to titanium implant and its acidic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 327, pp.296-306. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomically Sharp Interface in an h-BN-epitaxial graphene van der Waals Heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Henck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.16465. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel chemical process for preparing h-BN solid lubricant coatings on titanium-based substrates for high temperature tribological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benayoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 272, pp.366-372. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro genotoxicity assessment of MTES, GPTES and TEOS, three precursors intended for use in food contact coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2013.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride graphene-like few layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (14), pp.7838 - 7841. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr01017e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Synthesis of Highly Crystallized Hexagonal Boron Nitride Sheets with Li 3 N as Additive Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (32), pp.5507 - 5513. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIB patterning of dielectric, metallized and graphene membranes: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hemamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2014.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New potential for preparation of performing h-BN coatings via polymer pyrolysis in RTA furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Beaugiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.393-402. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of titanium surface with chitosan via silanation: 3D CLSM imaging of cell biocompatibility behaviour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grosgogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupement international pour la recherche scientifique en stomatologie &amp; odontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (1), pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silica coatings on polycarbonate: enhanced properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.52-60. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-012-2715-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Control of Adhesive and Bulk Properties of Hybrid Silica Coatings on Polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linying Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Dauskardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.11276 - 11280. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am403506k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Titanium with Chitosan via Silanation: Evaluation of Biological and Mechanical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e39367. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polystyrene coated SiC nanowires as fillers in a polyurethane matrix for electromechanical conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Rybak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Warde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (14), pp.145610. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/14/145610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping potentialities of aluminum nitride polymeric precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (5), pp.857 - 861. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ZnO nanoparticles localized on SiC@SiO2 nanocables by a physical templating method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (5), pp.863 - 867. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of boron nitride-based coatings on metallic substrates via infrared irradiation of dip-coated polyborazylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (18), pp.2671 - 2674. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b820327j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Polymer‐Derived Ceramic Fibers (PDCFs): Preparation, Properties and Applications – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele†</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2-4), pp.249-286. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15394450701310228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High purity boron nitride thin films prepared by the PDCs route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dazord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 201 (18), pp.7822 - 7828. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of periodic mesoporous organosilica from bis(triethoxysilyl)methane and their pyrolytic conversion into porous SiCO glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.265-270. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanostructured boron nitride with borazinic precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoporous materials IV - Studies in surface science and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 156, pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of periodic mesoporous SiCO glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Goletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borylborazines as new precursors for boron nitride fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 690 (11), pp.2809-2814. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Boron Nitride with Ordered Mesostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.571-574. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200401501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylaminoborazine-based precursors for the preparation of boron nitride fibers by the polymer-derived ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between structural features and mechanical properties of boron nitride fibres derived from alkylaminoborazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance boron nitride fibers obtained from asymmetric alkylaminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.274. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B207476A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of a mesoporous silicon boron nitride via a non-aqueous sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.242-243. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B209672B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous boron nitride supports obtained from molecular precursors. Influence of the precursor formulation and of the thermal treatment on the properties of the BN ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Perdigon-Melon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.98-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-RAY STRUCTUREOF 1,2-DIBORAZINE-2,6-DICHLORO-4,4\6-TRI(DIISOPROPYLAMINO) TOLUENE SOLVATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (12), pp.871-872. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2001.24.12.871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride thin fibres obtained from a new copolymer borazine-tri(methylamino)borazine precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Toutois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of 2,4,6-tris[tris(dimethylamino)silylamino]borazine: {[(CH3)2N]3SiNH}3B3N3H3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657 (1-2), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-328X(02)01566-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMAL OLIGOMERIZATION OF UNSYMMETRICALLY B-TRISUBSTITUTED BORAZINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bonnetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (4), pp.231-234. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.1999.22.4.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of solgel chemistry to reach high temperature anti-oxidizing coatings for aeronautic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international Sol-Gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First French-Italian COORDINATION CHEMISTRY days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring High Temperature Anti-Oxidizing Coatings by Sol-Gel Chemistry for Enhanced Aeronautic Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PacSurf 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Waikoloa (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements anti-oxydation pour alliage aéronautique synthétisés par chimie sol-gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15éme Journée Sol-Gel et Chimie Liquide, JSGAuRA15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements anti-oxydation synthétisés par voie sol-Gel pour alliage aéronautique préparé par laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop Sciences et Ingénierie des Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the wettability texturing hydrophobic surfaces prepared with cross-linked hybrid solutions under UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gâte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces, Interfaces and Coatings Technologies International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, setcor, Apr 2023, Lisboa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for Young Scientists in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of boron nitride using chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Société Chimique de France Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals: Synthesis and Magneto-Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Congress and general assembly of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds sensors based on BaF2-Modified hBN Flakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mongwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Serbena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Maceió-Alagoas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional coatings prepared by polymer routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQUS – “Smart Materials &amp; Surface Science” Research Focus Forum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borazine derivates for the development of 2D materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQUS – “Smart Materials &amp; Surface Science” Research Focus Forum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals: Synthesis and Magneto-Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques du Magnétisme Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2DM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of polymer coil conformation for exfoliation and stabilization of pristine graphene in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Advanced Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteronanocarb 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of bioactive glass and calcium phosphate as bioactive coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sol-Gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45S5 Bioglass® coatings for improvement of bone implant’s bioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the chemistry of epitaxial Ti3SiC2 formation on 4H-SiC using Al-Ti annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCRM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux contacts électriques sur SiC-4H de type p : réalisation de phases MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Toury-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Coatings Deposited on Titanium. Use of an Alternative Ceramization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferences International on modern materials &amp; technologies CIMTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride & Aluminium Nitride Coatings by the Polymer Derived Ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Coatings Science International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and Silicon-based preceramic precursors and their conversion into nanostructured non-oxide ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th China International Conference on High-Performance Ceramics (CICC-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of molecule-derived boron nitride materials: from 0D nanostructures used as building blocks to 3D consolidated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th China International Conference on High-Performance Ceramics (CICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation & Characterization of Boron Nitride coatings obtained by the Polymer Derived Ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de carbures et nitrures de compositions et géométries modulables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gottardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « céramiques pour les hautes températures » du GDR Matinex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based Ceramics: Design, Processing, and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Coatings on Metallic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Solid State Chemistry SSC2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bratislava, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Non Oxide Ceramic Coatings on various kind of Substrates using the Polymer Derived Ceramic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Boron Chemistry (IMEBORON 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Platja d'Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based Ceramics: Design, Processing, and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Boron Chemistry (IMEBORON 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Platja d'Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Boron-Based Polymer Derived Nanostructured Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroboron 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Oxide Ceramic Thin Films Using the PDCs Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society (ECERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-Based Polymer Derived Nanostructured Ceramics: Design, Preparation and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society (ECERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based nanostructurel ceramics prepared by the preceramic polymer route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th China International Conference on High-Performance Ceramics (CICC-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Changsha, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006-11th International Ceramics Congress and 4th Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Ceramic Fibers from Tailored Borazine Based Polymeric Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Symposium on Advanced Ceramics (ISAC-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de fibres céramiques non-oxydes à partir de polymères inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la section regional Centre-Ouest de la SFC : « Matériaux Inorganiques et Organiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation structurale et texturale de fibres de nitrure de bore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la section regional Centre-Ouest de la SFC : « Matériaux Inorganiques et Organiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polyborazines for the fabrication of high performances boron nitride fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Asian Chemical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyborazines-Derived Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107th Annual Meeting ACERS – Exposition, and Technology Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Processible Borazine-Based Precursors for the Preparation of BN Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borylborazines as new precursors of boron nitride fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Meeting on Boron Chemistry (EUROBORON 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pruhonice-by-Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Fibers from Borylborazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">105th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses and Composites VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Borazine-Based Molecular and Polymeric Precursors of Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Boron Nitride Fibers from Polyalkylaminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023 (TNT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45S5 Bioglass® coatings based on nitrate-free sol-gel system for applications as bone prosthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint-Petersburg, Russia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity assessment of a polycarbonate sol-gel coating and its precursors intended to be used for food contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ILSI Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, St. Petersburg, Fl, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping of Aluminum Nitride-Based Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping 3, 3rd International Conference Shaping of Advanced Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilité de mise en forme de polymères précéramiques précurseurs de nitrure d’aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SFC section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Aluminum Nitride-Based Ceramics Using Organometallic Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sigala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th National Conference of “New Research trends in Material Science”-ARM-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping potentialities of aluminium nitride polymeric precursors. Preparation of thin coatings and nanostructures in soluble phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Chartier, F. Rossignol (Editors). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Shaping of Advanced Ceramics: Shaping 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Limoges, pp.168-173, 2006, Proceedings of the 3rd International Conference on Shaping of Advanced Ceramics: Shaping 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Oxide Ceramic Thin films Using the PDCs Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.G. Heinrich and C.G. Aneziris (Editors), pp.461-466, 2008, Proceedings of 10th International Conference and Exhibition of the European Ceramic Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic investigation of the curing and pyrolysis procedures used for the preparation of polymer-derived boron nitride fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Vincenzini (Editor), 45, pp. 726-734, 2006, Proceedings of the 11th International Ceramics Congress and 4th Forum on New Materials, part of CIMTEC 2006 in Advances in Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Fibers from Borylborazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narottam P. Bansal and J. P. Singh (Editors), 154, pp. 61-68, 2003, Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VII: Proceedings of the symposium held at the 105th Annual Meeting of The American Ceramic Society, Ceramic Transactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of High Performance Boron Nitride Fibers from Tailored Borazine-Based Molecular and Polymeric Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Vincenzini (Editor),, 31, pp. 261-268, 2003, 10th International Ceramics Congress - Part B, Proceedings of the 10th International Ceramics Congress, and 3rd Forum on New Materials, part of CIMTEC 2002 in Advances in Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Boron Nitride Fibers from Polyalkyl-Aminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. P. Bansal and J. P. Singh (Editors), 135, pp. 153-164, 2002, Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI: Proceedings of the symposium held at the 104th Annual Meeting of The American Ceramic Society, Ceramic Transactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borazine Based Preceramic Polymers for Advanced BN Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic and Organometallic Macromolecules Design and Applications, by Alaa S. Abd-El-Aziz, Charles E. Carraher Jr., Charles U. Pittman Jr. and Martel Zeldin (Eds), 351-71,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of boron nitride ceramic fibers from alkylamino borazine polymer precursors by fiber drawing and heat-treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1329436. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Boron Nitride Ceramic Fibers by Condensation of Borazine Precursors, Polymer Fiber Drawing and Heat-Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1329437. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres de nitrure de bore à haute performance et leur procédé de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR28069422. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Ceramic Fibers by Heat-Treatment of Amino-Substituted Borazine Polymer Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2001068960. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Trillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ae15a0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bachoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desroches" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics10120846" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Grenda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10736" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2024.100624" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab854a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02315" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503032v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030443" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebb4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bonfante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.11.034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie d'Almeida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189537" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonfante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalliot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07392A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystelle Lionti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.04.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Linas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6050055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20388" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Thompson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj00426h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie D&#8217;almeida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10266-014-0162-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3781-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K0QD1D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.185" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.432" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01257768v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16465" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benayoun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.03.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01962377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.11.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5BPXT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr01017e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gombault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402507" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJFV49LD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemamouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M d'Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2715-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JJD8VXQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linying Cui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Volksen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Dauskardt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403506k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039367" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rybak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Warde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/14/145610" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2Z9B5PV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K4JCRGC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597216v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Termoss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9N9GBMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Termoss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b820327j" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CN68MT7L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125935v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele&#8224;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15394450701310228" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Brusq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.03.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZRG28P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077209v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goletto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579395v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.08.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HKRZFX7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.02.039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0W1WM7N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125940v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dibandjo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letoffe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200401501" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB8B9925849104827EDF7B76381AB0B18ECEA5B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFM6JQ6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337689v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN1TNM6C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B207476A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007178v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Perdigon-Melon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cheng" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bradley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B209672B" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-F3LRKKK9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624782v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecocq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bavoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2001.24.12.871" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34959E46488A500C294BB4B3C8E6320F6E3F4125/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duriez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Framery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Toutois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579269v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheng" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Archibald" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)01566-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQS86F58-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624780v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bonnetot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mongeot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.1999.22.4.231" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017951v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Lager" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Senani-De-Monredon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017922v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017236v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017234v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876869v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Caldeira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;te" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870365v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017228v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017915v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016292v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia-Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongwe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serbena" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017225v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017796v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017910v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017785v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339141v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428741v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury-Pierre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710148v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Yang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794252v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705476v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02793908v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02864399v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02793412v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750548v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750942v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02751016v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750266v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750233v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02746085v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745629v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745882v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Balan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733037v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Weinmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733040v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745469v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745461v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733029v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733007v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733000v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02732993v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919463v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339119v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Belot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01989582v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lionti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882356v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882341v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893725v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869771v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869777v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869768v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869741v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869730v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869721v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02867006v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866812v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berthet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866813v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866807v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866809v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Trillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ae15a0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bachoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desroches" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics10120846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Grenda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10736" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2024.100624" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab854a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02315" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503032v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030443" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebb4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bonfante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.11.034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie d'Almeida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189537" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonfante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalliot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07392A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystelle Lionti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.04.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Linas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6050055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20388" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie D&#8217;almeida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10266-014-0162-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bail" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3781-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K0QD1D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Thompson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj00426h" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391858v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.432" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.185" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01257768v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16465" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benayoun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.03.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01962377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.11.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5BPXT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr01017e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gombault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402507" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJFV49LD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemamouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M d'Almeida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2715-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JJD8VXQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linying Cui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Volksen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Dauskardt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403506k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039367" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rybak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Warde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/14/145610" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2Z9B5PV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Termoss" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9N9GBMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597217v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K4JCRGC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Termoss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b820327j" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CN68MT7L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125935v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele&#8224;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15394450701310228" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Brusq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.03.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZRG28P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579395v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.08.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HKRZFX7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077209v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goletto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.02.039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0W1WM7N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125940v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dibandjo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letoffe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200401501" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB8B9925849104827EDF7B76381AB0B18ECEA5B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFM6JQ6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337689v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN1TNM6C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B207476A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579614v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cheng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bradley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B209672B" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-F3LRKKK9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007178v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Perdigon-Melon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624782v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecocq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bavoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2001.24.12.871" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34959E46488A500C294BB4B3C8E6320F6E3F4125/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duriez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Framery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Toutois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579269v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheng" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Archibald" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)01566-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQS86F58-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624780v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bonnetot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mongeot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.1999.22.4.231" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017951v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Lager" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Senani-De-Monredon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017922v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017236v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017234v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876869v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Caldeira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;te" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871120v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870365v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017228v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017915v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016292v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia-Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongwe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serbena" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017796v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017910v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017225v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017785v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339141v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428741v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury-Pierre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710148v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794252v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794312v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Yang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705476v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02793908v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02864399v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02793412v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750548v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750942v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02751016v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750266v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750233v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02746085v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745629v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745882v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Balan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733037v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Weinmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733040v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745469v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745461v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733025v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733029v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733007v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733000v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02732993v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919463v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339119v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Belot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01989582v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lionti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882356v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882341v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893725v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869771v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869777v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869768v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869741v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869730v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869721v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02867006v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866813v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866812v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berthet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866807v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866809v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>