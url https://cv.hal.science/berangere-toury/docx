--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Berangere TOURY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Li3BN2 to hBN: an in situ study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ae15a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Polydimethylsiloxane with Silver Nanoparticles for Biomedical Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bachoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (12), pp.846. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics10120846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Self-Trapping in Twisted Hexagonal Boron Nitride homostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence and energy transfer mediated by hyperbolic polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubnan Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Tharrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8056), pp.909-914. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (15), pp.155305. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Shell Functionalization of Inorganic Benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (48), pp.32906-32911. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c10736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (19), pp.9848-9859. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing surface adhesion of Sylgard 184 for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bachoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Sciences Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.100624. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsadv.2024.100624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2020.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride 2D layers using polymer derived ceramics route and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ab854a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Scale Hexagonal Boron Nitride Single Crystals for Nanosheet Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b02315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Formation Conditions and Properties of hBN Nanosheets Through BaF2-assisted Polymer Derived Ceramics (PDCs) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.443. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10030443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synthesis of highly crystallized hexagonal boron nitride by coupling polymer-derived ceramics and spark plasma sintering processes—influence of the crystallization promoter and sintering temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.035604. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaebb4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mode analysis on thermally aged hydrophobic coatings applied to electro wetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chevalliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 646, pp.53 - 60. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan coating as an antibacterial surface for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189537. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-liquid wetting properties as a surface polarity probe for hydrophobic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.3214-3218. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP07392A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Temperature of Ohmic Contact to p-Type SiC Based on Ti 3 SiC 2 Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.2462-2468. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2556725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro toxicity assessment of extracts derived from sol–gel coatings on polycarbonate intended to be used in food contact applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.51 - 57. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2016.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Increase the h-BN Crystallinity of Microfilms and Self-Standing Nanosheets: A Review of the Different Strategies Using the PDCs Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.55. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6050055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure & crystallized 2D Boron Nitride sheets synthesized via a novel process coupling both PDCs and SPS methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic pH resistance of grafted chitosan on dental implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.210-217. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10266-014-0162-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sol–gel coatings on polycarbonate: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (3), pp.710-719. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-015-3781-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric investigation of the formation of epitaxial Ti3SiC2 on 4H-SiC from Al-Ti annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347, pp.186 - 192. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scratch-resistant sol-gel coatings on pristine polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (11), pp.8302-8310. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nj00426h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Chemistry of Epitaxial Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Formation on 4H-SiC Using Al-Ti Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 821-823, pp.432-435. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant insight of surface characterization techniques to study covalent grafting of a biopolymer to titanium implant and its acidic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 327, pp.296-306. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomically Sharp Interface in an h-BN-epitaxial graphene van der Waals Heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Henck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.16465. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel chemical process for preparing h-BN solid lubricant coatings on titanium-based substrates for high temperature tribological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benayoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 272, pp.366-372. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro genotoxicity assessment of MTES, GPTES and TEOS, three precursors intended for use in food contact coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2013.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride graphene-like few layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (14), pp.7838 - 7841. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr01017e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Synthesis of Highly Crystallized Hexagonal Boron Nitride Sheets with Li 3 N as Additive Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (32), pp.5507 - 5513. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIB patterning of dielectric, metallized and graphene membranes: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hemamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2014.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New potential for preparation of performing h-BN coatings via polymer pyrolysis in RTA furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Beaugiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.393-402. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of titanium surface with chitosan via silanation: 3D CLSM imaging of cell biocompatibility behaviour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grosgogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupement international pour la recherche scientifique en stomatologie &amp; odontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (1), pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silica coatings on polycarbonate: enhanced properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.52-60. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-012-2715-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Control of Adhesive and Bulk Properties of Hybrid Silica Coatings on Polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linying Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Dauskardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.11276 - 11280. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am403506k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Titanium with Chitosan via Silanation: Evaluation of Biological and Mechanical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e39367. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polystyrene coated SiC nanowires as fillers in a polyurethane matrix for electromechanical conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Rybak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Warde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (14), pp.145610. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/14/145610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping potentialities of aluminum nitride polymeric precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (5), pp.857 - 861. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ZnO nanoparticles localized on SiC@SiO2 nanocables by a physical templating method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (5), pp.863 - 867. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of boron nitride-based coatings on metallic substrates via infrared irradiation of dip-coated polyborazylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (18), pp.2671 - 2674. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b820327j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Polymer‐Derived Ceramic Fibers (PDCFs): Preparation, Properties and Applications – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele†</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2-4), pp.249-286. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15394450701310228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High purity boron nitride thin films prepared by the PDCs route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dazord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 201 (18), pp.7822 - 7828. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of periodic mesoporous organosilica from bis(triethoxysilyl)methane and their pyrolytic conversion into porous SiCO glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.265-270. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanostructured boron nitride with borazinic precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoporous materials IV - Studies in surface science and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 156, pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of periodic mesoporous SiCO glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Goletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borylborazines as new precursors for boron nitride fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 690 (11), pp.2809-2814. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Boron Nitride with Ordered Mesostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.571-574. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200401501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylaminoborazine-based precursors for the preparation of boron nitride fibers by the polymer-derived ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between structural features and mechanical properties of boron nitride fibres derived from alkylaminoborazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance boron nitride fibers obtained from asymmetric alkylaminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.274. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B207476A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of a mesoporous silicon boron nitride via a non-aqueous sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.242-243. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B209672B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous boron nitride supports obtained from molecular precursors. Influence of the precursor formulation and of the thermal treatment on the properties of the BN ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Perdigon-Melon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.98-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-RAY STRUCTUREOF 1,2-DIBORAZINE-2,6-DICHLORO-4,4\6-TRI(DIISOPROPYLAMINO) TOLUENE SOLVATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (12), pp.871-872. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2001.24.12.871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride thin fibres obtained from a new copolymer borazine-tri(methylamino)borazine precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Toutois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of 2,4,6-tris[tris(dimethylamino)silylamino]borazine: {[(CH3)2N]3SiNH}3B3N3H3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657 (1-2), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-328X(02)01566-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMAL OLIGOMERIZATION OF UNSYMMETRICALLY B-TRISUBSTITUTED BORAZINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bonnetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (4), pp.231-234. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.1999.22.4.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of solgel chemistry to reach high temperature anti-oxidizing coatings for aeronautic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international Sol-Gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First French-Italian COORDINATION CHEMISTRY days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring High Temperature Anti-Oxidizing Coatings by Sol-Gel Chemistry for Enhanced Aeronautic Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PacSurf 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Waikoloa (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements anti-oxydation pour alliage aéronautique synthétisés par chimie sol-gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15éme Journée Sol-Gel et Chimie Liquide, JSGAuRA15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements anti-oxydation synthétisés par voie sol-Gel pour alliage aéronautique préparé par laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop Sciences et Ingénierie des Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the wettability texturing hydrophobic surfaces prepared with cross-linked hybrid solutions under UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gâte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces, Interfaces and Coatings Technologies International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, setcor, Apr 2023, Lisboa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for Young Scientists in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of boron nitride using chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Société Chimique de France Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals: Synthesis and Magneto-Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Congress and general assembly of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds sensors based on BaF2-Modified hBN Flakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mongwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Serbena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Maceió-Alagoas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional coatings prepared by polymer routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQUS – “Smart Materials &amp; Surface Science” Research Focus Forum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borazine derivates for the development of 2D materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQUS – “Smart Materials &amp; Surface Science” Research Focus Forum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals: Synthesis and Magneto-Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques du Magnétisme Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2DM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of polymer coil conformation for exfoliation and stabilization of pristine graphene in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Advanced Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteronanocarb 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of bioactive glass and calcium phosphate as bioactive coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sol-Gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45S5 Bioglass® coatings for improvement of bone implant’s bioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the chemistry of epitaxial Ti3SiC2 formation on 4H-SiC using Al-Ti annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCRM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux contacts électriques sur SiC-4H de type p : réalisation de phases MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Toury-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Coatings Deposited on Titanium. Use of an Alternative Ceramization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferences International on modern materials &amp; technologies CIMTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride & Aluminium Nitride Coatings by the Polymer Derived Ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Coatings Science International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and Silicon-based preceramic precursors and their conversion into nanostructured non-oxide ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th China International Conference on High-Performance Ceramics (CICC-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of molecule-derived boron nitride materials: from 0D nanostructures used as building blocks to 3D consolidated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th China International Conference on High-Performance Ceramics (CICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation & Characterization of Boron Nitride coatings obtained by the Polymer Derived Ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de carbures et nitrures de compositions et géométries modulables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gottardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « céramiques pour les hautes températures » du GDR Matinex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based Ceramics: Design, Processing, and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Coatings on Metallic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Solid State Chemistry SSC2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bratislava, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Non Oxide Ceramic Coatings on various kind of Substrates using the Polymer Derived Ceramic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Boron Chemistry (IMEBORON 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Platja d'Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based Ceramics: Design, Processing, and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Boron Chemistry (IMEBORON 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Platja d'Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Boron-Based Polymer Derived Nanostructured Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroboron 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Oxide Ceramic Thin Films Using the PDCs Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society (ECERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-Based Polymer Derived Nanostructured Ceramics: Design, Preparation and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society (ECERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based nanostructurel ceramics prepared by the preceramic polymer route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th China International Conference on High-Performance Ceramics (CICC-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Changsha, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006-11th International Ceramics Congress and 4th Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Ceramic Fibers from Tailored Borazine Based Polymeric Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Symposium on Advanced Ceramics (ISAC-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de fibres céramiques non-oxydes à partir de polymères inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la section regional Centre-Ouest de la SFC : « Matériaux Inorganiques et Organiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation structurale et texturale de fibres de nitrure de bore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la section regional Centre-Ouest de la SFC : « Matériaux Inorganiques et Organiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polyborazines for the fabrication of high performances boron nitride fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Asian Chemical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyborazines-Derived Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107th Annual Meeting ACERS – Exposition, and Technology Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Processible Borazine-Based Precursors for the Preparation of BN Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borylborazines as new precursors of boron nitride fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Meeting on Boron Chemistry (EUROBORON 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pruhonice-by-Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Fibers from Borylborazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">105th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses and Composites VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Borazine-Based Molecular and Polymeric Precursors of Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Boron Nitride Fibers from Polyalkylaminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023 (TNT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45S5 Bioglass® coatings based on nitrate-free sol-gel system for applications as bone prosthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint-Petersburg, Russia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity assessment of a polycarbonate sol-gel coating and its precursors intended to be used for food contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ILSI Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, St. Petersburg, Fl, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping of Aluminum Nitride-Based Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping 3, 3rd International Conference Shaping of Advanced Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilité de mise en forme de polymères précéramiques précurseurs de nitrure d’aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SFC section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Aluminum Nitride-Based Ceramics Using Organometallic Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sigala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th National Conference of “New Research trends in Material Science”-ARM-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping potentialities of aluminium nitride polymeric precursors. Preparation of thin coatings and nanostructures in soluble phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Chartier, F. Rossignol (Editors). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Shaping of Advanced Ceramics: Shaping 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Limoges, pp.168-173, 2006, Proceedings of the 3rd International Conference on Shaping of Advanced Ceramics: Shaping 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Oxide Ceramic Thin films Using the PDCs Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.G. Heinrich and C.G. Aneziris (Editors), pp.461-466, 2008, Proceedings of 10th International Conference and Exhibition of the European Ceramic Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic investigation of the curing and pyrolysis procedures used for the preparation of polymer-derived boron nitride fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Vincenzini (Editor), 45, pp. 726-734, 2006, Proceedings of the 11th International Ceramics Congress and 4th Forum on New Materials, part of CIMTEC 2006 in Advances in Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Fibers from Borylborazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narottam P. Bansal and J. P. Singh (Editors), 154, pp. 61-68, 2003, Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VII: Proceedings of the symposium held at the 105th Annual Meeting of The American Ceramic Society, Ceramic Transactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of High Performance Boron Nitride Fibers from Tailored Borazine-Based Molecular and Polymeric Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Vincenzini (Editor),, 31, pp. 261-268, 2003, 10th International Ceramics Congress - Part B, Proceedings of the 10th International Ceramics Congress, and 3rd Forum on New Materials, part of CIMTEC 2002 in Advances in Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Boron Nitride Fibers from Polyalkyl-Aminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. P. Bansal and J. P. Singh (Editors), 135, pp. 153-164, 2002, Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI: Proceedings of the symposium held at the 104th Annual Meeting of The American Ceramic Society, Ceramic Transactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borazine Based Preceramic Polymers for Advanced BN Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic and Organometallic Macromolecules Design and Applications, by Alaa S. Abd-El-Aziz, Charles E. Carraher Jr., Charles U. Pittman Jr. and Martel Zeldin (Eds), 351-71,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of boron nitride ceramic fibers from alkylamino borazine polymer precursors by fiber drawing and heat-treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1329436. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Boron Nitride Ceramic Fibers by Condensation of Borazine Precursors, Polymer Fiber Drawing and Heat-Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1329437. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres de nitrure de bore à haute performance et leur procédé de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR28069422. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Ceramic Fibers by Heat-Treatment of Amino-Substituted Borazine Polymer Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2001068960. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Berangere TOURY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Li3BN2 to hBN: an in situ study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/ae15a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Polydimethylsiloxane with Silver Nanoparticles for Biomedical Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bachoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (12), pp.846. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomimetics10120846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Self-Trapping in Twisted Hexagonal Boron Nitride homostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Plaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.15.021067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence and energy transfer mediated by hyperbolic polaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubnan Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Tharrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 639 (8056), pp.909-914. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-08627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Janzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (15), pp.155305. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open-Shell Functionalization of Inorganic Benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (48), pp.32906-32911. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c10736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (19), pp.9848-9859. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing surface adhesion of Sylgard 184 for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bachoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Sciences Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.100624. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsadv.2024.100624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Tadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gremillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2020.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride 2D layers using polymer derived ceramics route and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/ab854a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Scale Hexagonal Boron Nitride Single Crystals for Nanosheet Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.1508-1515. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b02315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Formation Conditions and Properties of hBN Nanosheets Through BaF2-assisted Polymer Derived Ceramics (PDCs) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.443. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10030443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced synthesis of highly crystallized hexagonal boron nitride by coupling polymer-derived ceramics and spark plasma sintering processes—influence of the crystallization promoter and sintering temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.035604. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aaebb4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mode analysis on thermally aged hydrophobic coatings applied to electro wetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chevalliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 646, pp.53 - 60. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan coating as an antibacterial surface for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189537. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-liquid wetting properties as a surface polarity probe for hydrophobic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.3214-3218. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CP07392A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro toxicity assessment of extracts derived from sol–gel coatings on polycarbonate intended to be used in food contact applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.51 - 57. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2016.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Temperature of Ohmic Contact to p-Type SiC Based on Ti 3 SiC 2 Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.2462-2468. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2556725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Increase the h-BN Crystallinity of Microfilms and Self-Standing Nanosheets: A Review of the Different Strategies Using the PDCs Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.55. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6050055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure & crystallized 2D Boron Nitride sheets synthesized via a novel process coupling both PDCs and SPS methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Linas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep20388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scratch-resistant sol-gel coatings on pristine polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (11), pp.8302-8310. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nj00426h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic pH resistance of grafted chitosan on dental implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (2), pp.210-217. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10266-014-0162-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of sol–gel coatings on polycarbonate: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (3), pp.710-719. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-015-3781-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric investigation of the formation of epitaxial Ti3SiC2 on 4H-SiC from Al-Ti annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347, pp.186 - 192. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Chemistry of Epitaxial Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Formation on 4H-SiC Using Al-Ti Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi-Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 821-823, pp.432-435. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant insight of surface characterization techniques to study covalent grafting of a biopolymer to titanium implant and its acidic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 327, pp.296-306. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomically Sharp Interface in an h-BN-epitaxial graphene van der Waals Heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Henck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.16465. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep16465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel chemical process for preparing h-BN solid lubricant coatings on titanium-based substrates for high temperature tribological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benayoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 272, pp.366-372. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro genotoxicity assessment of MTES, GPTES and TEOS, three precursors intended for use in food contact coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2013.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of hexagonal boron nitride graphene-like few layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (14), pp.7838 - 7841. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr01017e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Synthesis of Highly Crystallized Hexagonal Boron Nitride Sheets with Li 3 N as Additive Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (32), pp.5507 - 5513. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201402507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIB patterning of dielectric, metallized and graphene membranes: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hemamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tarnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2014.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of titanium surface with chitosan via silanation: 3D CLSM imaging of cell biocompatibility behaviour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grosgogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupement international pour la recherche scientifique en stomatologie &amp; odontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (1), pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New potential for preparation of performing h-BN coatings via polymer pyrolysis in RTA furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dezellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Beaugiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (2), pp.393-402. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silica coatings on polycarbonate: enhanced properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.52-60. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-012-2715-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Control of Adhesive and Bulk Properties of Hybrid Silica Coatings on Polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystelle Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linying Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Volksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Dauskardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (21), pp.11276 - 11280. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am403506k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of Titanium with Chitosan via Silanation: Evaluation of Biological and Mechanical Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Renoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grosgogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (7), pp.e39367. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of polystyrene coated SiC nanowires as fillers in a polyurethane matrix for electromechanical conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Rybak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Warde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (14), pp.145610. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/14/145610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping potentialities of aluminum nitride polymeric precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (5), pp.857 - 861. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ZnO nanoparticles localized on SiC@SiO2 nanocables by a physical templating method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (5), pp.863 - 867. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of boron nitride-based coatings on metallic substrates via infrared irradiation of dip-coated polyborazylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (18), pp.2671 - 2674. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b820327j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in Polymer‐Derived Ceramic Fibers (PDCFs): Preparation, Properties and Applications – A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele†</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2-4), pp.249-286. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15394450701310228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High purity boron nitride thin films prepared by the PDCs route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dazord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 201 (18), pp.7822 - 7828. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2007.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of periodic mesoporous organosilica from bis(triethoxysilyl)methane and their pyrolytic conversion into porous SiCO glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.265-270. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanostructured boron nitride with borazinic precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoporous materials IV - Studies in surface science and catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 156, pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of periodic mesoporous SiCO glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Goletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Babonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borylborazines as new precursors for boron nitride fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 690 (11), pp.2809-2814. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Boron Nitride with Ordered Mesostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.571-574. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200401501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylaminoborazine-based precursors for the preparation of boron nitride fibers by the polymer-derived ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between structural features and mechanical properties of boron nitride fibres derived from alkylaminoborazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fulchiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (2-3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance boron nitride fibers obtained from asymmetric alkylaminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.274. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B207476A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous boron nitride supports obtained from molecular precursors. Influence of the precursor formulation and of the thermal treatment on the properties of the BN ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Perdigon-Melon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.98-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of a mesoporous silicon boron nitride via a non-aqueous sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.242-243. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B209672B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-RAY STRUCTUREOF 1,2-DIBORAZINE-2,6-DICHLORO-4,4\6-TRI(DIISOPROPYLAMINO) TOLUENE SOLVATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 24 (12), pp.871-872. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.2001.24.12.871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of 2,4,6-tris[tris(dimethylamino)silylamino]borazine: {[(CH3)2N]3SiNH}3B3N3H3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bradley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657 (1-2), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-328X(02)01566-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride thin fibres obtained from a new copolymer borazine-tri(methylamino)borazine precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Framery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Toutois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 657, pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMAL OLIGOMERIZATION OF UNSYMMETRICALLY B-TRISUBSTITUTED BORAZINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bonnetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Main Group Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (4), pp.231-234. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MGMC.1999.22.4.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Wenzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BN Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of solgel chemistry to reach high temperature anti-oxidizing coatings for aeronautic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international Sol-Gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First French-Italian COORDINATION CHEMISTRY days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring High Temperature Anti-Oxidizing Coatings by Sol-Gel Chemistry for Enhanced Aeronautic Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PacSurf 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Waikoloa (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements anti-oxydation pour alliage aéronautique synthétisés par chimie sol-gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15éme Journée Sol-Gel et Chimie Liquide, JSGAuRA15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements anti-oxydation synthétisés par voie sol-Gel pour alliage aéronautique préparé par laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Lager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Senani-De-Monredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worskshop Sciences et Ingénierie des Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Nanomaterials for Health, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Caloundra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the wettability texturing hydrophobic surfaces prepared with cross-linked hybrid solutions under UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brylinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gâte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces, Interfaces and Coatings Technologies International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, setcor, Apr 2023, Lisboa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for Young Scientists in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of boron nitride using chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSpain 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCVD/Baltic ALD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Louvain (Leuven), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals. A new ligand for the design of molecule-based Magnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Société Chimique de France Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals: Synthesis and Magneto-Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Congress and general assembly of the International Union of Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds sensors based on BaF2-Modified hBN Flakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garcia-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mongwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Serbena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Maceió-Alagoas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional coatings prepared by polymer routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQUS – “Smart Materials &amp; Surface Science” Research Focus Forum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borazine derivates for the development of 2D materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARQUS – “Smart Materials &amp; Surface Science” Research Focus Forum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Borazine Derivatives by Nitroxide Radicals: Synthesis and Magneto-Structural Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Grenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Luneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques du Magnétisme Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer derived ceramics route and derivatives applied to the synthesis of boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boitumelo Matsoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjun Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuillet-A-Ciles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and 2DM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNNS : Boron Nitride NanoSheets from large and highly-crystallized h-BN nanocrystals synthesized by a polymer route combined with a sintering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference and Expo on Graphene, Advanced 2D Materials &amp; Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of exfoliable hexagonal boron nitride single crystals of millimeter size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteronanocarb 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative synthesis and characterization of large h-BN single crystals: from bulk to nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HT-CMC 10, 10th International Conference on High Temperature Ceramic Matrix Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large h-BN single crystals as source for exfoliated 2D nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Japan-France Workshop On Nanomaterials and the 4th WPI on Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original route to get Boron Nitride Nanosheets,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROBORON8, 8th European Conference on Boron chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large h-BN single crystals suitable for exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangdi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of polymer coil conformation for exfoliation and stabilization of pristine graphene in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Advanced Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning of bioactive glass and calcium phosphate as bioactive coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sol-Gel conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45S5 Bioglass® coatings for improvement of bone implant’s bioactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the chemistry of epitaxial Ti3SiC2 formation on 4H-SiC using Al-Ti annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCRM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux contacts électriques sur SiC-4H de type p : réalisation de phases MAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Abi Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Toury-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Coatings Deposited on Titanium. Use of an Alternative Ceramization Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferences International on modern materials &amp; technologies CIMTEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and Silicon-based preceramic precursors and their conversion into nanostructured non-oxide ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinbin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th China International Conference on High-Performance Ceramics (CICC-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride & Aluminium Nitride Coatings by the Polymer Derived Ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Coatings Science International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of molecule-derived boron nitride materials: from 0D nanostructures used as building blocks to 3D consolidated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th China International Conference on High-Performance Ceramics (CICC-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation & Characterization of Boron Nitride coatings obtained by the Polymer Derived Ceramics (PDCs) route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de carbures et nitrures de compositions et géométries modulables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gottardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « céramiques pour les hautes températures » du GDR Matinex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based Ceramics: Design, Processing, and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Coatings on Metallic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Solid State Chemistry SSC2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bratislava, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Non Oxide Ceramic Coatings on various kind of Substrates using the Polymer Derived Ceramic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Boron Chemistry (IMEBORON 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Platja d'Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based Ceramics: Design, Processing, and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dibandjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Conference on Boron Chemistry (IMEBORON 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Platja d'Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of Boron-Based Polymer Derived Nanostructured Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroboron 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Oxide Ceramic Thin Films Using the PDCs Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society (ECERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-Based Polymer Derived Nanostructured Ceramics: Design, Preparation and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society (ECERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based nanostructurel ceramics prepared by the preceramic polymer route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th China International Conference on High-Performance Ceramics (CICC-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Changsha, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006-11th International Ceramics Congress and 4th Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Ceramic Fibers from Tailored Borazine Based Polymeric Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corneliu Balan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Symposium on Advanced Ceramics (ISAC-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de fibres céramiques non-oxydes à partir de polymères inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la section regional Centre-Ouest de la SFC : « Matériaux Inorganiques et Organiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation structurale et texturale de fibres de nitrure de bore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la section regional Centre-Ouest de la SFC : « Matériaux Inorganiques et Organiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored polyborazines for the fabrication of high performances boron nitride fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Asian Chemical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyborazines-Derived Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107th Annual Meeting ACERS – Exposition, and Technology Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borylborazines as new precursors of boron nitride fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Meeting on Boron Chemistry (EUROBORON 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pruhonice-by-Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Processible Borazine-Based Precursors for the Preparation of BN Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Fibers from Borylborazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">105th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses and Composites VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Borazine-Based Molecular and Polymeric Precursors of Boron Nitride Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Boron Nitride Fibers from Polyalkylaminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th ACERS - Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the crystallinity of Boron Nitride using Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Souvignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marichy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology 2023 (TNT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45S5 Bioglass® coatings based on nitrate-free sol-gel system for applications as bone prosthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dejob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint-Petersburg, Russia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity assessment of a polycarbonate sol-gel coating and its precursors intended to be used for food contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lionti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 ILSI Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, St. Petersburg, Fl, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping of Aluminum Nitride-Based Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping 3, 3rd International Conference Shaping of Advanced Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilité de mise en forme de polymères précéramiques précurseurs de nitrure d’aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SFC section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Aluminum Nitride-Based Ceramics Using Organometallic Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sigala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Letoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th National Conference of “New Research trends in Material Science”-ARM-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping potentialities of aluminium nitride polymeric precursors. Preparation of thin coatings and nanostructures in soluble phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Chartier, F. Rossignol (Editors). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Shaping of Advanced Ceramics: Shaping 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Limoges, pp.168-173, 2006, Proceedings of the 3rd International Conference on Shaping of Advanced Ceramics: Shaping 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Oxide Ceramic Thin films Using the PDCs Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Termoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.G. Heinrich and C.G. Aneziris (Editors), pp.461-466, 2008, Proceedings of 10th International Conference and Exhibition of the European Ceramic Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic investigation of the curing and pyrolysis procedures used for the preparation of polymer-derived boron nitride fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Vincenzini (Editor), 45, pp. 726-734, 2006, Proceedings of the 11th International Ceramics Congress and 4th Forum on New Materials, part of CIMTEC 2006 in Advances in Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Fibers from Borylborazine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narottam P. Bansal and J. P. Singh (Editors), 154, pp. 61-68, 2003, Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VII: Proceedings of the symposium held at the 105th Annual Meeting of The American Ceramic Society, Ceramic Transactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of High Performance Boron Nitride Fibers from Tailored Borazine-Based Molecular and Polymeric Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Vincenzini (Editor),, 31, pp. 261-268, 2003, 10th International Ceramics Congress - Part B, Proceedings of the 10th International Ceramics Congress, and 3rd Forum on New Materials, part of CIMTEC 2002 in Advances in Science and Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Boron Nitride Fibers from Polyalkyl-Aminoborazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. P. Bansal and J. P. Singh (Editors), 135, pp. 153-164, 2002, Innovative Processing and Synthesis of Ceramics, Glasses, and Composites VI: Proceedings of the symposium held at the 104th Annual Meeting of The American Ceramic Society, Ceramic Transactions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borazine Based Preceramic Polymers for Advanced BN Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic and Organometallic Macromolecules Design and Applications, by Alaa S. Abd-El-Aziz, Charles E. Carraher Jr., Charles U. Pittman Jr. and Martel Zeldin (Eds), 351-71,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of boron nitride ceramic fibers from alkylamino borazine polymer precursors by fiber drawing and heat-treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1329436. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Boron Nitride Ceramic Fibers by Condensation of Borazine Precursors, Polymer Fiber Drawing and Heat-Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1329437. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres de nitrure de bore à haute performance et leur procédé de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonnetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR28069422. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Boron Nitride Ceramic Fibers by Heat-Treatment of Amino-Substituted Borazine Polymer Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2001068960. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Trillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ae15a0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bachoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desroches" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics10120846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Grenda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10736" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2024.100624" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab854a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02315" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503032v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030443" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebb4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bonfante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.11.034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie d'Almeida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189537" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonfante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalliot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07392A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystelle Lionti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.04.025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Linas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6050055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20388" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie D&#8217;almeida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10266-014-0162-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bail" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3781-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K0QD1D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Thompson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj00426h" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391858v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.432" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.185" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01257768v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16465" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benayoun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.03.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01962377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.11.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5BPXT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr01017e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gombault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402507" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJFV49LD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemamouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M d'Almeida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2715-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JJD8VXQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linying Cui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Volksen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Dauskardt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403506k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039367" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rybak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Warde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/14/145610" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2Z9B5PV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Termoss" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9N9GBMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597217v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K4JCRGC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Termoss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b820327j" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CN68MT7L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125935v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele&#8224;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15394450701310228" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Brusq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.03.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZRG28P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579395v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.08.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HKRZFX7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077209v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goletto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.02.039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0W1WM7N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125940v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dibandjo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letoffe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200401501" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB8B9925849104827EDF7B76381AB0B18ECEA5B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFM6JQ6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337689v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN1TNM6C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B207476A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579614v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cheng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bradley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B209672B" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-F3LRKKK9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007178v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Perdigon-Melon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624782v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecocq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bavoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2001.24.12.871" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34959E46488A500C294BB4B3C8E6320F6E3F4125/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duriez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Framery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Toutois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579269v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheng" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Archibald" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)01566-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQS86F58-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624780v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bonnetot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mongeot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.1999.22.4.231" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017951v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Lager" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Senani-De-Monredon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017922v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017236v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017234v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876869v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Caldeira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;te" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871120v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870365v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017228v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017915v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016292v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia-Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongwe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serbena" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017796v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017910v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017225v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017785v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339141v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428741v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury-Pierre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710148v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794252v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794312v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Yang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705476v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02793908v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02864399v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02793412v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750548v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750942v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02751016v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750266v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750233v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02746085v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745629v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745882v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Balan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733037v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Weinmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733040v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745469v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745461v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733025v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733029v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733007v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733000v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02732993v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919463v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339119v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Belot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01989582v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lionti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882356v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882341v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893725v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869771v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869777v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869768v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869741v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869730v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869721v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02867006v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866813v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866812v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berthet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866807v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866809v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Trillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ae15a0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bachoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desroches" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics10120846" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Grenda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10736" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2024.100624" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuillet-A-Ciles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab854a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02315" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503032v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030443" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaebb4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bonfante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.11.034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie d'Almeida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amalric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189537" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonfante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalliot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP07392A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystelle Lionti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.04.025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Linas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6050055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20388" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Thompson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj00426h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125833v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie D&#8217;almeida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10266-014-0162-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3781-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K0QD1D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391858v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.432" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.185" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01257768v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16465" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benayoun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.03.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01962377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.11.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5BPXT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr01017e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gombault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402507" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJFV49LD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemamouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourhis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.03.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573175v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Attik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M d'Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2715-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JJD8VXQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linying Cui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Volksen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Dauskardt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am403506k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039367" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rybak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Warde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/14/145610" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X2Z9B5PV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Termoss" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9N9GBMB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597217v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.07.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K4JCRGC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Termoss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b820327j" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CN68MT7L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125935v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele&#8224;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15394450701310228" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dazord" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Brusq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.03.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZRG28P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579395v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.08.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HKRZFX7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dibandjo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077209v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goletto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.02.039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0W1WM7N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125940v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dibandjo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letoffe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200401501" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB8B9925849104827EDF7B76381AB0B18ECEA5B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFM6JQ6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337689v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN1TNM6C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02617054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B207476A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007178v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Perdigon-Melon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Cheng" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bradley" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B209672B" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-F3LRKKK9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624782v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecocq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bavoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.2001.24.12.871" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34959E46488A500C294BB4B3C8E6320F6E3F4125/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579269v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Archibald" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(02)01566-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQS86F58-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947537v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duriez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Framery" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Toutois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624780v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bonnetot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mongeot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MGMC.1999.22.4.231" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017951v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Lager" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Senani-De-Monredon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017922v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017945v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017236v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017234v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876869v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Caldeira" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;te" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017918v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871120v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870365v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017228v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017915v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016292v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garcia-Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongwe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serbena" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017796v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017910v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017225v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016266v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016318v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016286v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016268v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016322v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016323v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017785v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339141v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428741v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury-Pierre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710148v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794312v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbin Yang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794252v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705476v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02793908v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02864399v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gottardo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02793412v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750548v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750942v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02751016v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750266v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02750233v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02746085v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745629v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duperrier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745882v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Balan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733037v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Weinmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733040v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745469v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02745461v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733029v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733007v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02733000v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02732993v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919463v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339119v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Belot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01989582v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lionti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loriot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882356v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02882341v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02893725v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869771v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869777v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869768v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869741v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869730v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02869721v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02867006v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866813v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866812v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berthet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866807v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Favre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02866809v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rousseau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>