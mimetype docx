--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -788,209 +788,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curves on Frobenius classical surfaces in $\mathbb{P}^{3}$ over finite fields</w:t>
+                <w:t xml:space="preserve">Weil polynomials of abelian varieties over finite fields with many rational points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Nardi</w:t>
+                <w:t xml:space="preserve">Alejandro Giangreco-Maidana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Arithmetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 205 (4), pp.323-340. </w:t>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (07), pp.1591-1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4064/aa211118-12-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793042122500804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889512v1</w:t>
+                <w:t xml:space="preserve">hal-03126811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weil polynomials of abelian varieties over finite fields with many rational points</w:t>
+                <w:t xml:space="preserve">Curves on Frobenius classical surfaces in $\mathbb{P}^{3}$ over finite fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Giangreco-Maidana</w:t>
+                <w:t xml:space="preserve">Jade Nardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (07), pp.1591-1603. </w:t>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205 (4), pp.323-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793042122500804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4064/aa211118-12-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126811v1</w:t>
+                <w:t xml:space="preserve">hal-03889512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic geometry codes over abelian surfaces containing no absolutely irreducible curves of low genus</w:t>
               </w:r>
@@ -1470,51 +1470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1626,51 +1626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42D7D06E"/>
+    <w:nsid w:val="A71BAA4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1857,51 +1857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berardini-elena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0202-0131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577005v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berardini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caruso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dastbasteh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Etxezarreta Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Jain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Sanz Larrarte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2025.3582156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Caminata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ravagnani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-024-01415-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034810v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3366751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3653002.3653004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281757v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Abelard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2022.101666" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Nardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa211118-12-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Giangreco-Maidana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042122500804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100210v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Herbaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2020.101791" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411489v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.07450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692637v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Giangreco Maidana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marseglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leudi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berardini-elena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0202-0131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577005v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berardini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caruso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dastbasteh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Etxezarreta Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Jain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Sanz Larrarte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2025.3582156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Caminata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ravagnani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-024-01415-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034810v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3366751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3653002.3653004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281757v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Abelard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2022.101666" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Giangreco-Maidana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042122500804" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Nardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa211118-12-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100210v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Herbaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2020.101791" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411489v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.07450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692637v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Giangreco Maidana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marseglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leudi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>