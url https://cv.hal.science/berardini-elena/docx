--- v1 (2026-04-05)
+++ v2 (2026-05-22)
@@ -126,420 +126,420 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reed-Muller codes in the sum-rank metric</w:t>
+                <w:t xml:space="preserve">Abelian surfaces over finite fields containing no curves of genus $3$ or less</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Caruso</w:t>
+                <w:t xml:space="preserve">Alejandro Giangreco Maidana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 230 (4), pp.108229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2026.108229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577005v2</w:t>
+                <w:t xml:space="preserve">hal-04692637v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotically good CSS-T codes and a new construction of triorthogonal codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Dastbasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Etxezarreta Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shreyas Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatz Sanz Larrarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.189-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSAIT.2025.3582156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of CSS and CSS-T Quantum Codes</w:t>
+                <w:t xml:space="preserve">Reed-Muller codes in the sum-rank metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ravagnani</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Caruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590650v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Geometry codes in the sum-rank metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Caruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 70 (5), pp.3345-3356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -567,998 +567,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proof of the Brill-Noether method from scratch</w:t>
+                <w:t xml:space="preserve">Structure of CSS and CSS-T Quantum Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Couvreur</w:t>
+                <w:t xml:space="preserve">Alessio Caminata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Lecerf</w:t>
+                <w:t xml:space="preserve">Alberto Ravagnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (4), pp.200-229. </w:t>
+              <w:t xml:space="preserve">Designs, Codes and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92 (10), pp.2801-2823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3653002.3653004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10623-024-01415-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762780v1</w:t>
+                <w:t xml:space="preserve">hal-04590650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Riemann-Roch spaces via Puiseux expansions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proof of the Brill-Noether method from scratch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Berardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Abelard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jco.2022.101666⟩</w:t>
+              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (4), pp.200-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3653002.3653004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281757v2</w:t>
+                <w:t xml:space="preserve">hal-03762780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weil polynomials of abelian varieties over finite fields with many rational points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing Riemann-Roch spaces via Puiseux expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Abelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Giangreco-Maidana</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793042122500804⟩</w:t>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jco.2022.101666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126811v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curves on Frobenius classical surfaces in $\mathbb{P}^{3}$ over finite fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Nardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Arithmetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 205 (4), pp.323-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4064/aa211118-12-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic geometry codes over abelian surfaces containing no absolutely irreducible curves of low genus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weil polynomials of abelian varieties over finite fields with many rational points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Herbaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Perret</w:t>
+                <w:t xml:space="preserve">Alejandro Giangreco-Maidana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Fields and Their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ffa.2020.101791⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (07), pp.1591-1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793042122500804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100210v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Algebraic geometry codes over abelian surfaces containing no absolutely irreducible curves of low genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Berardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finite Fields and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ffa.2020.101791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100210v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bounds on the minimum distance of algebraic geometry codes defined over some families of surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 770, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.1912.07450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411489v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duality and decoding of linearized Algebraic Geometry codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Drain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelian surfaces over finite fields containing no curves of genus $3$ or less</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational approach to Drinfeld modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Armana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Berardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1626,51 +1642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A71BAA4A"/>
+    <w:nsid w:val="74EBC716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1857,51 +1873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berardini-elena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0202-0131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577005v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berardini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caruso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dastbasteh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Etxezarreta Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Jain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Sanz Larrarte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2025.3582156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Caminata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ravagnani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-024-01415-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034810v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3366751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3653002.3653004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281757v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Abelard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2022.101666" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Giangreco-Maidana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042122500804" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Nardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa211118-12-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100210v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Herbaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2020.101791" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411489v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.07450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692637v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Giangreco Maidana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marseglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leudi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berardini-elena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0202-0131" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692637v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berardini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Giangreco Maidana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marseglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2026.108229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Dastbasteh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Etxezarreta Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyas Jain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Sanz Larrarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2025.3582156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577005v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caruso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034810v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3366751" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Caminata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ravagnani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-024-01415-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lecerf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3653002.3653004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281757v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Abelard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2022.101666" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Nardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa211118-12-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Giangreco-Maidana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042122500804" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100210v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Herbaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ffa.2020.101791" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411489v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1912.07450" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leudi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>