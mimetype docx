--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -66,1061 +66,957 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un métabolisme circulaire et local des biodéchets ménagers dans l'aire métropolitaine de Lyon. Deux scénarios de valorisation du compost normalisé en agriculture</w:t>
+                <w:t xml:space="preserve">Carbon Footprint of Composting and Vermicomposting of Household Biowaste: A Decision-Making Factor for Regional Biowaste Recovery Policies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/recycling10020044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308330v1</w:t>
+                <w:t xml:space="preserve">hal-04989500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Footprint of Composting and Vermicomposting of Household Biowaste: A Decision-Making Factor for Regional Biowaste Recovery Policies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des modalités d’ancrage territorial des filières de compostage des biodéchets ménagers dans l’aire métropolitaine de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/recycling10020044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05307518v1</w:t>
+                <w:t xml:space="preserve">hal-05308348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Footprint of Composting and Vermicomposting of Household Biowaste: A Decision-Making Factor for Regional Biowaste Recovery Policies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. La gestion des biodéchets ménagers : enjeux de circularité et de bouclage territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989500v1</w:t>
+                <w:t xml:space="preserve">hal-05308369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des modalités d’ancrage territorial des filières de compostage des biodéchets ménagers dans l’aire métropolitaine de Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un métabolisme circulaire et local des biodéchets ménagers dans l'aire métropolitaine de Lyon. Deux scénarios de valorisation du compost normalisé en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Berdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308348v1</w:t>
+                <w:t xml:space="preserve">hal-05308330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La gestion des biodéchets ménagers : enjeux de circularité et de bouclage territorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux du compostage des biodéchets ménagers. De la construction de filière à une approche métabolique des flux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308369v1</w:t>
+                <w:t xml:space="preserve">hal-04701029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux du compostage des biodéchets ménagers. De la construction de filière à une approche métabolique des flux.</w:t>
+                <w:t xml:space="preserve">Les Catadores au Brésil entre marginalité et insertion sociale : cas de la gestion de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araujo De</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701029v1</w:t>
+                <w:t xml:space="preserve">halshs-01242096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Catadores au Brésil entre marginalité et insertion sociale : cas de la gestion de déchets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Araujo De</w:t>
+                <w:t xml:space="preserve">Problems and current practices of solid waste management in Port-au-Prince (Haiti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (11), pp.2907-2909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01242096v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems and current practices of solid waste management in Port-au-Prince (Haiti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bras</w:t>
+                <w:t xml:space="preserve">C. Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berdier</w:t>
+                <w:t xml:space="preserve">E. Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (11), pp.2907-2909. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.07.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems and current practices of solid waste management in Port-au-Prince (Haiti)</w:t>
-[...119 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Les déchets médicaux diffus et la notion de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Berdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Botta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, N°10 - 2ème Trimestre 1998, pp.6-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1130,51 +1026,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des déchets d’équipements électriques et électroniques ménagers à Lyon : quelle place de/pour l’ESS dans une transition circulaire territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1203,73 +1099,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires de développement &amp; imbrications des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sciences Régionales De Langue Française, Jun 2025, Québec (Canada), Université Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What transition to a local circular economy through the recovery of household biowaste? Analysis by evaluating the territorial anchoring of Lyon's composting sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1285,73 +1181,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioeco² : Colloque international de la bioéconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du métabolisme territorial des biodéchets ménagers à leur valorisation en compost pour l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1380,73 +1276,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l'Association de Langue Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Langue Régionale de Langue Française (ASRDLF), Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche des métaux stratégiques dans les Déchets d’Equipements Electriques et Electroniques (DEEE) des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1475,1372 +1371,1372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l'Association de Langue Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Langue Régionale de Langue Française (ASRDLF), Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;buen vivir&amp;quot; en Equateur : les aménagements des parcs linéaires à Guayaquil et la prise en compte de la relation nature-santé</w:t>
+                <w:t xml:space="preserve">L'identification et l'évaluation des grands corridors de déplacements : approche méthodologique et les leçons pour la mise en œuvre d'une politique cohérente de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bahbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palomeque Vitteri</w:t>
+                <w:t xml:space="preserve">C. Morency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaire: Bien-être en ville. Regards croisés nature santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">AQTr, 49e congrès annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01281194v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identification et l'évaluation des grands corridors de déplacements : approche méthodologique et les leçons pour la mise en œuvre d'une politique cohérente de déplacement</w:t>
+                <w:t xml:space="preserve">Le tramway, un objet au service du marketing urbain : le cas du tramway de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bahbouh</w:t>
+                <w:t xml:space="preserve">G. Grojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morency</w:t>
+                <w:t xml:space="preserve">C. Varlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQTr, 49e congrès annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire international : Urbanisation et mobilité, projet de tramway dans les villes algériennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Setif, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01278647v1</w:t>
+                <w:t xml:space="preserve">halshs-01279191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tramway, un objet au service du marketing urbain : le cas du tramway de Tours</w:t>
+                <w:t xml:space="preserve">La gestion urbaine durable : le cas de la mobilité urbaine à Lyon et à Curitiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Varlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international : Urbanisation et mobilité, projet de tramway dans les villes algériennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Setif, Algérie</w:t>
+              <w:t xml:space="preserve">Gestâo urbana y sustantabilidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, non renseignée, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01279191v1</w:t>
+                <w:t xml:space="preserve">halshs-01368395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion urbaine durable : le cas de la mobilité urbaine à Lyon et à Curitiba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiagent multilateral negotiation protocol for joint decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestâo urbana y sustantabilidade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, non renseignée, Brésil</w:t>
+              <w:t xml:space="preserve">Workshop on agent-based complex automated negotiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAN, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01368395v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01279230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiagent multilateral negotiation protocol for joint decision-making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Caillière</w:t>
+                <w:t xml:space="preserve">Quels modèles de gestion pour les déchets urbains au Brésil ? : le cas de la ville de Fortaleza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arib</w:t>
+                <w:t xml:space="preserve">M. E. de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Aknine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Berdier</w:t>
+                <w:t xml:space="preserve">C. Di Segni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zulmira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on agent-based complex automated negotiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAN, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Gestâo urbana y sustantabilidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, non renseignée, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01279230v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de gestion pour les déchets urbains au Brésil ? : le cas de la ville de Fortaleza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bi-level token ring for multilateral negotiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Arib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Zulmira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestâo urbana y sustantabilidade</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, WARSAW, Poland. pp.9-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01368404v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-level token ring for multilateral negotiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Caillière</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;buen vivir&amp;quot; en Equateur : les aménagements des parcs linéaires à Guayaquil et la prise en compte de la relation nature-santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhila Arib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Berdier</w:t>
+                <w:t xml:space="preserve">Palomeque Vitteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Agent Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire: Bien-être en ville. Regards croisés nature santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301061v1</w:t>
+                <w:t xml:space="preserve">halshs-01281194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinaridade e diagnéstico participative como base da gestao sustentavel do lixo na praia do cumbuco, Ceara</w:t>
+                <w:t xml:space="preserve">Modélisation d'un corridor de transport et évaluation de son niveau de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Feitosa Brito</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bahbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Compsi (Con gresso Norte-Nordeste de Psicologia) : desafios e perspectivas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, non renseignée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01309398v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un corridor de transport et évaluation de son niveau de durabilité</w:t>
+                <w:t xml:space="preserve">Interdisciplinaridade e diagnéstico participative como base da gestao sustentavel do lixo na praia do cumbuco, Ceara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Morency</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. de Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bomfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feitosa Brito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, non renseignée, France</w:t>
+              <w:t xml:space="preserve">5e Compsi (Con gresso Norte-Nordeste de Psicologia) : desafios e perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01309002v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying demand urban corridors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bahbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Montréalaise Etudiante en Génie des Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01281627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants des collecteurs de matériaux recyclés : le défi de l'accession à un travail décent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. de Ajauro Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Prévention et gestion durable des déchets, innovations techniques, sociales et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sept hypothèses sur l'acceptabilité des ouvrages alternatifs d'assainissement des eaux pluviales par infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Ontologies : the Towntology Prototype towards Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies for Urban Development: Interfacing Urban Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, University of Geneva, Switzerland. pp.143-156, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71976-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71976-2_13⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching sustainable development in a civil engineering and urban planning departement : case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international EESD 06 "Education, Environment and sustainable Development "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2850,51 +2746,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs de la valorisation des déchets alimentaires des ménages lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2923,81 +2819,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de la recherche VALOR (Valorisation des biodéchets urbains en amendement pour l'agriculture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse du métabolisme des déchets alimentaires ménagers dans la Métropole de Lyon</w:t>
+                <w:t xml:space="preserve">Bilan carbone du (vermi)compostage des déchets alimentaires des ménages dans la métropole de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
@@ -3018,81 +2914,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de la recherche VALOR (Valorisation des biodéchets urbains en amendement pour l'agriculture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570379v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan carbone du (vermi)compostage des déchets alimentaires des ménages dans la métropole de Lyon</w:t>
+                <w:t xml:space="preserve">Vers une analyse du métabolisme des déchets alimentaires ménagers dans la Métropole de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
@@ -3113,105 +3009,105 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de la recherche VALOR (Valorisation des biodéchets urbains en amendement pour l'agriculture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570387v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodéchets et économie circulaire : quelle stratégie territoriale pour quel changement de modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3240,51 +3136,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3294,192 +3190,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pratique des VRD : approche pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Berdier, G. Nony. Presses Polytechniques et Universitaires Romandes (PPUR), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01253073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la propreté urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Botta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PPUR, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3489,511 +3385,511 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des déchets ménagers dans l'habitat social vertical à l'épreuve de l'innovation technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Forest, A. Hamdouch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation face aux défis environnementaux de la ville contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Polytechniques Universitaires Romandes, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la voirie urbaine à la rue petite histoire et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement et Développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259-282, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road system ontology. Organisation and feedback</w:t>
+                <w:t xml:space="preserve">An ontology for urban mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Falquet et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies in urban development projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2_17⟩</w:t>
+              <w:t xml:space="preserve">Ontologies and urban development projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.189-196, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263274v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology for urban mobility</w:t>
+                <w:t xml:space="preserve">Road system ontology. Organisation and feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Falquet et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies and urban development projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2_14⟩</w:t>
+              <w:t xml:space="preserve">Ontologies in urban development projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.211-216, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01263285v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01263274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil engineering and architecture double degree program : experience of INSA Lyon and ENSAL, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Manoliu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inquiries into European higher education in civil engineering - 7th EUCEET Volume (European Civil Engineering Education and Training)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication CONSPRESS Technical University of Civil Engineering, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01272334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système Ville-Déchets, une mise en perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Dorier-Apprill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sedes, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01144039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4003,51 +3899,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire &amp;quot;Valorisation des biodéchets des ménages et métabolisme territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4069,51 +3965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4123,161 +4019,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation de valorisation des biodéchets par vermicompostage en amendements à destination de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Peigné</w:t>
+                <w:t xml:space="preserve">Pierre ULRICH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre ULRICH</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Berdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME, 20 avenue du Grésillé, 49004 Angers. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4424,51 +4320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10020044" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo De" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berdier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmerman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.07.015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZNMZ0TD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Botta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.862" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palomeque Vitteri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bahbouh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morency" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grojean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. de Araujo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Segni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zulmira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Arib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.144" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. de Viera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bomfim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feitosa Brito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281627v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288689v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. de Ajauro Vieira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71976-2_13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2C49519D62E2FFA48F378704C5739E174CA6A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570373v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nony" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2_17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2_14" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10020044" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308348v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo De" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berdier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmerman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.07.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZNMZ0TD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Botta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307559v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bahbouh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morency" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grojean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368395v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. de Araujo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Segni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zulmira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Arib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.144" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palomeque Vitteri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. de Viera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bomfim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feitosa Brito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. de Ajauro Vieira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71976-2_13" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B2C49519D62E2FFA48F378704C5739E174CA6A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570373v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308387v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deleuil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259539v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2_14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2_17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272334v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>