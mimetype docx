--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BERENGERE DALMAIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Froissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Uyttewaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Apr 2024, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway-specific regulation of the botcinic acid biosynthetic gene cluster in the grey mould fungus Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th european conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the biosynthesis of phytotoxic secondary metabolites in the grey mould fungus Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regulation of Botrydial and Botcinic acid gene clusters in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, PARIS-VILLETTE, France. p.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequiterpene cyclase STCS: the missing link in the biosynthesis of abscisic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Franco dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Gonzalez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. p.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation spécifique des clusters botrydial et acide botcinique chez Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The botrydial (BOT) and botcinic acid (BOA) biosynthetic gene clusters dispolay a bipartite genomic structure and are controlled by putatiave pathway-specific ZN(II)2CYS6 Transcription factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. p.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of the grapevine - pathogen interactions Botrytis cinerea virulence factors and molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolism in Botrytis cinerea : the grey and the pink sides of a pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botcinic acid biosynthesis in Botrytis cinerea relies on a subtelomeric gene cluster surrounded by relics of transposons and is regulated by the Zn(2)Cys(6) transcription factor BcBoa13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (4), pp.965 - 980. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-019-00952-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of abscisic acid in fungi: identification of a sesquiterpene cyclase as the key enzyme in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Gonzalez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (7), pp.2469 - 2482. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The botrydial biosynthetic gene cluster of Botrytis cinerea displays a bipartite genomic structure and is positively regulated by the putative Zn(II)(2)Cys(6) transcription factor BcBot6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (Nov 2016), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular basis of botrydial biosynthesis. Connecting cytochrome P450-encoding genes to biosynthetic intermediates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Aleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.2838-2846. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschembio.6b00581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpene synthase from the Botrydial biosynthetic gene cluster of the phytopathogen Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chieh-Mei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (12), pp.791-801. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cb800225v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The replicative polymerases PoIC and DnaE are required for theta replication of the Bacillus subtilis plasmid pBS72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Titok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Suski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav S. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jannière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 152 (Pt 5), pp.1471-1478. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.28693-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolism and necrotrophy in Botrytis cinerea: role of the BOA13 transcription factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Fungal genetics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Asilomar, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BERENGERE DALMAIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Froissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Uyttewaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Apr 2024, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway-specific regulation of the botcinic acid biosynthetic gene cluster in the grey mould fungus Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th european conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the biosynthesis of phytotoxic secondary metabolites in the grey mould fungus Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequiterpene cyclase STCS: the missing link in the biosynthesis of abscisic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Franco dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Gonzalez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. p.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regulation of Botrydial and Botcinic acid gene clusters in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, PARIS-VILLETTE, France. p.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation spécifique des clusters botrydial et acide botcinique chez Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The botrydial (BOT) and botcinic acid (BOA) biosynthetic gene clusters dispolay a bipartite genomic structure and are controlled by putatiave pathway-specific ZN(II)2CYS6 Transcription factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. p.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of the grapevine - pathogen interactions Botrytis cinerea virulence factors and molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolism in Botrytis cinerea : the grey and the pink sides of a pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botcinic acid biosynthesis in Botrytis cinerea relies on a subtelomeric gene cluster surrounded by relics of transposons and is regulated by the Zn(2)Cys(6) transcription factor BcBoa13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (4), pp.965 - 980. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-019-00952-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of abscisic acid in fungi: identification of a sesquiterpene cyclase as the key enzyme in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Gonzalez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (7), pp.2469 - 2482. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The botrydial biosynthetic gene cluster of Botrytis cinerea displays a bipartite genomic structure and is positively regulated by the putative Zn(II)(2)Cys(6) transcription factor BcBot6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (Nov 2016), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular basis of botrydial biosynthesis. Connecting cytochrome P450-encoding genes to biosynthetic intermediates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Aleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.2838-2846. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschembio.6b00581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpene synthase from the Botrydial biosynthetic gene cluster of the phytopathogen Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chieh-Mei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (12), pp.791-801. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cb800225v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The replicative polymerases PoIC and DnaE are required for theta replication of the Bacillus subtilis plasmid pBS72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Titok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Suski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav S. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jannière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 152 (Pt 5), pp.1471-1478. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.28693-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolism and necrotrophy in Botrytis cinerea: role of the BOA13 transcription factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Fungal genetics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Asilomar, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moraga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Izquierdo-Bueno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Franco dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-019-00952-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.10.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Aleu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hanson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.6b00581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pinedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Mei Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Pradier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb800225v" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Titok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janni&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28693-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moraga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Izquierdo-Bueno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Franco dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-019-00952-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.10.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Aleu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hanson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.6b00581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pinedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Mei Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Pradier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb800225v" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Titok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janni&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28693-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>