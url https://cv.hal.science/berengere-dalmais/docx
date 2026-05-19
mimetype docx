--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BERENGERE DALMAIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Froissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Uyttewaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Apr 2024, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway-specific regulation of the botcinic acid biosynthetic gene cluster in the grey mould fungus Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th european conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the biosynthesis of phytotoxic secondary metabolites in the grey mould fungus Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequiterpene cyclase STCS: the missing link in the biosynthesis of abscisic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Franco dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Gonzalez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. p.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regulation of Botrydial and Botcinic acid gene clusters in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, PARIS-VILLETTE, France. p.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation spécifique des clusters botrydial et acide botcinique chez Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The botrydial (BOT) and botcinic acid (BOA) biosynthetic gene clusters dispolay a bipartite genomic structure and are controlled by putatiave pathway-specific ZN(II)2CYS6 Transcription factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. p.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of the grapevine - pathogen interactions Botrytis cinerea virulence factors and molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolism in Botrytis cinerea : the grey and the pink sides of a pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botcinic acid biosynthesis in Botrytis cinerea relies on a subtelomeric gene cluster surrounded by relics of transposons and is regulated by the Zn(2)Cys(6) transcription factor BcBoa13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (4), pp.965 - 980. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-019-00952-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of abscisic acid in fungi: identification of a sesquiterpene cyclase as the key enzyme in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Gonzalez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (7), pp.2469 - 2482. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The botrydial biosynthetic gene cluster of Botrytis cinerea displays a bipartite genomic structure and is positively regulated by the putative Zn(II)(2)Cys(6) transcription factor BcBot6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (Nov 2016), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular basis of botrydial biosynthesis. Connecting cytochrome P450-encoding genes to biosynthetic intermediates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Aleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.2838-2846. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschembio.6b00581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpene synthase from the Botrydial biosynthetic gene cluster of the phytopathogen Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chieh-Mei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (12), pp.791-801. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cb800225v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The replicative polymerases PoIC and DnaE are required for theta replication of the Bacillus subtilis plasmid pBS72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Titok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Suski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav S. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jannière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 152 (Pt 5), pp.1471-1478. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.28693-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolism and necrotrophy in Botrytis cinerea: role of the BOA13 transcription factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Fungal genetics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Asilomar, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BERENGERE DALMAIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biologie végétale à INRAE Versailles, ateliers pratiques et visites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Froissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Uyttewaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet ACTE "Cultiver son jardin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole élémentaire Les Coudrays de Maurepas, Apr 2024, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway-specific regulation of the botcinic acid biosynthetic gene cluster in the grey mould fungus Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th european conference on fungal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the biosynthesis of phytotoxic secondary metabolites in the grey mould fungus Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation spécifique des clusters botrydial et acide botcinique chez Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regulation of Botrydial and Botcinic acid gene clusters in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, PARIS-VILLETTE, France. p.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequiterpene cyclase STCS: the missing link in the biosynthesis of abscisic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Franco dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Gonzalez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. p.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The botrydial (BOT) and botcinic acid (BOA) biosynthetic gene clusters dispolay a bipartite genomic structure and are controlled by putatiave pathway-specific ZN(II)2CYS6 Transcription factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santa Cruz, Chile. p.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of the grapevine - pathogen interactions Botrytis cinerea virulence factors and molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolism in Botrytis cinerea : the grey and the pink sides of a pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Cadix, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botcinic acid biosynthesis in Botrytis cinerea relies on a subtelomeric gene cluster surrounded by relics of transposons and is regulated by the Zn(2)Cys(6) transcription factor BcBoa13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (4), pp.965 - 980. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-019-00952-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of abscisic acid in fungi: identification of a sesquiterpene cyclase as the key enzyme in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Gonzalez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (7), pp.2469 - 2482. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and molecular basis of botrydial biosynthesis. Connecting cytochrome P450-encoding genes to biosynthetic intermediates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada Izquierdo-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Aleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.2838-2846. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschembio.6b00581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The botrydial biosynthetic gene cluster of Botrytis cinerea displays a bipartite genomic structure and is positively regulated by the putative Zn(II)(2)Cys(6) transcription factor BcBot6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Moraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (Nov 2016), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpene synthase from the Botrydial biosynthetic gene cluster of the phytopathogen Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chieh-Mei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Choquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (12), pp.791-801. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cb800225v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The replicative polymerases PoIC and DnaE are required for theta replication of the Bacillus subtilis plasmid pBS72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Titok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Suski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav S. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jannière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 152 (Pt 5), pp.1471-1478. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.28693-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolism and necrotrophy in Botrytis cinerea: role of the BOA13 transcription factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Porquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Sghyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morgant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Fungal genetics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Asilomar, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moraga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Izquierdo-Bueno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Franco dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-019-00952-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.10.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Aleu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hanson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.6b00581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pinedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Mei Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Pradier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb800225v" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Titok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janni&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28693-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Porquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morgant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moraga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Izquierdo-Bueno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Franco dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Choquer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-019-00952-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Aleu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hanson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.6b00581" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.10.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pinedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Mei Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Pradier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb800225v" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Titok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Suski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Janni&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28693-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sghyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>