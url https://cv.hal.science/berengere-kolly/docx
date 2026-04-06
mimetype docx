--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -342,174 +342,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandir. Eloge de l'âge adulte à une époque qui nous infantilise</w:t>
+                <w:t xml:space="preserve">Maria Montessori, pedagogical orthodoxy, and the question of correct practice (1921-1929)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rivista di Storia dell‘Educazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/rse-10350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581298v1</w:t>
+                <w:t xml:space="preserve">hal-04044328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Montessori, pedagogical orthodoxy, and the question of correct practice (1921-1929)</w:t>
+                <w:t xml:space="preserve">Grandir. Eloge de l'âge adulte à une époque qui nous infantilise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Storia dell‘Educazione</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.174-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/rse-10350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04044328v1</w:t>
+                <w:t xml:space="preserve">hal-03581298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la pauvreté radicale de l'enfance, une politisation du projet montessorien</w:t>
               </w:r>
@@ -895,165 +895,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éloge de la répétition</w:t>
+                <w:t xml:space="preserve">L’action féministe et les institutrices : un « évènement de parole » au début des années 1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dossier Temps et éducation, 55</w:t>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209738v1</w:t>
+                <w:t xml:space="preserve">hal-04044746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action féministe et les institutrices : un « évènement de parole » au début des années 1910</w:t>
+                <w:t xml:space="preserve">Éloge de la répétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier Temps et éducation, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044746v1</w:t>
+                <w:t xml:space="preserve">hal-03209738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Louis Legrand penseur des “techniques” pédagogiques : Legrand et l’Education Nouvelle »</w:t>
               </w:r>
@@ -1950,164 +1950,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire de philosophie de l’éducation : notions essentielles</w:t>
+                <w:t xml:space="preserve">Maria Montessori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ESF, 2021, Philippe Meirieu, 978-2-7101-4415-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loisirs et pédagogie, 2021, 978-2-606-01992-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044509v1</w:t>
+                <w:t xml:space="preserve">hal-04044468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Montessori</w:t>
+                <w:t xml:space="preserve">Dictionnaire de philosophie de l’éducation : notions essentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Loisirs et pédagogie, 2021, 978-2-606-01992-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF, 2021, Philippe Meirieu, 978-2-7101-4415-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044468v1</w:t>
+                <w:t xml:space="preserve">hal-04044509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Montessori et Célestin Freinet. Voies et voix pour notre école</w:t>
               </w:r>
@@ -2994,51 +2994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044358v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rse-10350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerlan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01947998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04717095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044358v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rse-10350" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerlan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01947998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04717095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>