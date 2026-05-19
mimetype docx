--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -1950,164 +1950,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Montessori</w:t>
+                <w:t xml:space="preserve">Dictionnaire de philosophie de l’éducation : notions essentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Loisirs et pédagogie, 2021, 978-2-606-01992-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF, 2021, Philippe Meirieu, 978-2-7101-4415-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044468v1</w:t>
+                <w:t xml:space="preserve">hal-04044509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire de philosophie de l’éducation : notions essentielles</w:t>
+                <w:t xml:space="preserve">Maria Montessori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ESF, 2021, Philippe Meirieu, 978-2-7101-4415-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loisirs et pédagogie, 2021, 978-2-606-01992-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044509v1</w:t>
+                <w:t xml:space="preserve">hal-04044468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Montessori et Célestin Freinet. Voies et voix pour notre école</w:t>
               </w:r>
@@ -2994,51 +2994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044358v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rse-10350" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerlan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01947998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04717095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044358v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rse-10350" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10873" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219467v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05032263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique-Marie Prot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerlan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01947998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerlan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04044757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05018119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouchet-Gimenez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04717095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>