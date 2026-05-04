--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérengère Lebental </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berengere-lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8985-8203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151346569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented polyvinyl polymer loading on SWCNTs in the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikraman Haribaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Grana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR03041B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ten Standardization-Based Calibration Transfer Techniques for Gas Sensors in a Small Data Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (23), pp.39243-39251. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3466235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of calibration strategies for a high sensitivity RF humidity sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.13518 - 13529. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3367594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Outdoor Humidity Monitoring Using Epoxybutane Polyethyleneimine in a Flexible Microwave Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekhar Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors11010016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Based Calibration Method for Environmental Sensors—Application to Chlorine and pH Monitoring With Carbon Nanotube Sensor Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.5146-5155. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3238900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense pH Sensitivity Modulation in Carbon Nanotube-Based Field-Effect Transistor by Non-Covalent Polyfluorene Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Grinenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe P. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nanostructures for Integrated Devices, 13 (7), pp.1157. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13071157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Commercial Metal-Coated AFM Tips and Home-Made Bulk Gold Tips for Tip-Enhanced Raman Spectroscopy of Polymer Functionalized Multiwalled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suriya Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvigor Ossikovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.451. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12030451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the interaction strength of an urea‐based probe toward ions in water by means of Density Functional Theory/Polarizable Continuum Model calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (12), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Electrochemical Sensors Based on Carbon Nanotubes for the Monitoring of Chemicals in Water—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22010218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous Based Drift Diagnosis Algorithm For Sensor Networks Towards In Situ Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2022.3182289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and predicting fatigue damage of road pavement using embedded sensors and deflection measurements: a full scale test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Van Rompu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (sup1), pp.S444-S461. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2021.1914146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the $\pi$ - $\pi$ interaction driven non-covalent functionalization of carbon nanotubes of various diameters by conjugated fluorene and carbazole copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (6), pp.064708. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5133634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Pavement Monitoring: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien van Rompu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/infrastructures5020018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the Simulation of Sensor Networks Aimed at Evaluating In Situ Calibration Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), 38p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards road pavement response under moving loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp. S480-S499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Calibration Algorithms for Environmental Sensor Networks: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (15), pp 5968 - 5978. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2910317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective resistance of random percolating networks of stick nanowires: Functional dependence on elementary physical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (4), pp.044306. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical chemosensors for metal ions in aqueous medium with polyfluorene derivatives: Sensitivity, selectivity and regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiqiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pembouong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286, pp.521-532. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate-driven reconfigurations of carbon nanotubes in thin networks under strain: in-situ characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41989-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled, Low-Temperature Nanogap Propagation in Graphene Using Femtosecond Laser Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beng Kang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (31), pp.1801348. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201801348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel three-dimensional carbon nanotube networks as high performance thermal interface materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Dian Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lynn Shiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.359-369. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2018.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation-Based Continuous Laser Writing in Vertical Nano-Crystalline Graphite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beng Kang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9p. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep26224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility detection and positioning on the urban site Sense-City using Ground-Penetrating Radar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Norgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.318-330. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UHF RFID Tag for Durability Monitoring in Concrete.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Retima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wsn.2016.87012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitization and amorphization of textured carbon using high-energy nanosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly reproducible, hysteresis-free, flexible strain sensors by inkjet printing of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp 1020-1026. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2015.08.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic method to estimate the mechanical properties of suspended membranes applied to nickel-coated graphene oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (05-1907), 5p. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4817301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of conducting transparent few-layer graphene directly on glass at 450 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Seok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.5603. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/23/26/265603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-acoustic modelling of a vibrating plate interacting with water confined in a domain of micrometric size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 331 (8), pp 1870-1886. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive ultrasonic micro-transducer made of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.649-662. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2011.9693353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligned carbon nanotube based ultrasonic microtransducers for durability monitoring in civil engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (39), pp.395501. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/22/39/395501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-based selection of variables to improve prediction capability of innovative sensors in uncontrolled environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvinyltriazole-functionalized SWCNT ink for printed Arsenic (III) chemistors for drink water monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de Printemps du Club Microcapteurs chimiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club MicroCapteurs Chimiques, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint outdoor ozone and carbon monoxide prediction with a carbon nanotube sensor array calibrated using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Calibration Process for Environmental Sensor Array Supporting Uncertainties and Unknown Perturbing Factors: Performances on Simulated and Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10324878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric water quality sensor based on carbon nanotubes: Performance assessment in realistic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ulanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. pp.EGU23-16053, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a Multiparametric Water Quality Sensor in a Small-Scale Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ulanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10324917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-based performance evaluation of a carbon nanotube-based sensor array monitoring pH and active chlorine in drink water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Aveiro, Portugal. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISOEN54820.2022.9789680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and air quality monitoring with multiparameter chemical sensors: Managing non-idealities from lab to field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidal Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Dallas, United States. pp.01-04, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS52175.2022.9967256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for Temperature Correction of Strains Measured in a Road Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien van Rompu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing, APT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Gustave Eiffel, Sep 2021, Nantes, France. pp.488-496, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City innovation lab supporting recent advances on Monitoring of urban operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 - European Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART SYSTEM INTEGRATION OF A CHEMISTOR ARRAY BASED ON POLYMER-FUNCTIONALIZED-CARBON NANOTUBES ENABLES HIGHLY SELECTIVE WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for sustainable cities. From fundamentals to deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS2017 - 23rd World Micromachine Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, BARCELONE, Spain. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube sensor array for water monitoring with conjugated polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallesham Godumala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2017, The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of local motion mechanisms in carbon nanotubes strain sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2017, The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-Parameter Sensing Probe for Water Monitoring Based on ALD-Coated Metallic Micro-patterns and Carbon Nanotube Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Capo Chichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan. 2p, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMS.2016.7758263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, Smart technologies for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoE Technology Domain Workshop on Urban Solutions & Ressource Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapore, France. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A autonomous, wireless carbon nanotube strain sensor embedded in concrete for crack monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes micromechanical and chemical sensors: Reproducibility, reliability analysis and deployment in real use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT 2016, Trends in Nanotechnology International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Freibourg, Switzerland. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors: From fundamentals to IOT deployments for smarter cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAS4IOT, Seasonal School in Circuits and Systems for the Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, LISBONNE, Portugal. 69p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes sensors for sustainable city: prototyping, integration, reliability and deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I CNT&Graphene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Aussois, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, un démonstrateur réaliste de technologies innovantes pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGAGEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, CHAMPS-SUR-MARNE, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project PROTEUS: Smart System integration for Smart Water Monitoring. General overview and technology transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNBS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Leuven, Belgium. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypage et Validation de Micro et Nanocapteurs pour la Ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficacity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless nanosensors for embedded measurement in concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 5 - Fifth International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, CHICAGO, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, un démonstrateur réaliste de technologies innovantes pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orgagec Rénovation de la ville, les matériaux organiques dans l'enveloppe du bâtiment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mini climatic city a dedicated space for technological innovations devoted to Sustainable City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for embedded monitoring of construction materials: the '2D conformable' route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 5 - Fifth International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, CHICAGO, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-volatile Memory Based on Disordered Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Nanoscience and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart technologies for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Singaporean workshop on Technologies and Applications of ultra-high frequency nano-systems, Nanyang Technological University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, SINGAPOUR, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Flexible Strain Sensor Based on Carbon Nanotube Piezoresistive Networks for Embedded Measurement of Strain in Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode humidity sensitivity of carbon nanotubes field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heechul Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond-laser-induced graphitization and amorphization of thin nano-crystalline graphite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Kabiri Samani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Nanosensor for Weigh-In-Motion Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless flexible strain sensor based on Carbon Nanotube piezoresistive networks for embedded measurement of strain in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless flexible strain sensor based on Carbon Nanotube piezoresistive networks for embedded measurement of strain in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Weigh-In Motion Sensor Using An Asphalt-Embedded Thin Film of Graphene-On-Clay and Carbon-Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz-Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition on Advanced and NanoMaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, CALGARY, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City equipment project: 9M¤ for prototyping and validation of nanosensors for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washignton DC, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipex Sense-City, an experimental platform dedicated to networked micro and nanosensors for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Villes Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France. 31p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City equipment project : insight into the prototyping and validation of environmental micro-and nanosensors for a sustainable urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Angelescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes and graphene-based microsonar for embedded monitoring of microporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-based resistive humidity sensor for in-situ monitoring of drying shrinkage and intrinsic permeability in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Soek Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 4: 4th International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of suspended few layers graphene sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSTI-Nanotech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Santa Clara (CA), United States. pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of suspended few layers graphene sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, ., France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes and graphene-based microsonar for embedded monitoring of microporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing low-cost graphene devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Soek Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes and Graphene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Symposium on Vibrations, Shocks and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique d'une assemblée de nanotubes en imagerie microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for nanoscale structural health monitoring in civil engineering: new insight on carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Symposium on Nondestructive Characterization of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for structural monitoring in civil engineering: New insight on promising carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gorintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanospain 2011 - IMAGINENANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique d'une assemblée de nanotubes en imagerie microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube based humidity sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gorintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes et Graphène 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for the smart city : new insight on promising carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECND PdL International Symposium on Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies et Génie Civil, comment coopérer pour innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro−transducteur ultrasonique capacitif à membrane de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes based ultrasonic transducer: realization process, morphological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Meguekam Sado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes et Graphène 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09, Non-Destructive Testing in Civil Engineering Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00466519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-transducteur ultrasonique à base de nanotubes de carbone pour l'instrumentation immergée des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube-based resistive sensor functionalized with modified gold nanoparticles for Arsenic(V) detection in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 2025 World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWCNT functionalised with poly(vinyltriazole): a method to determine the optimal stoichiometry through adsorption kinetics and isotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France. 393, 2020, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvinyltriazole-functionalized SWCNT ink for printed Arsenic (III) chemistors for drink water monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of the IEEE Sensors France Chapter, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of innovative sensors for monitoring pollutants in uncontrolled environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MascotNum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration process for monitoring air and water quality in uncontrolled environmentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED FIELD-EFFECT TRANSISTOR FOR WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of nano-sensors based on carbon nanotubes (cnts) and conjugated polymers for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED FIELD-EFFECT TRANSISTOR FOR WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED SENSOR ARRAY FOR WATER CONTAMINANTS DETECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric pipe detection on the urban site Sense-City using Ground-Penetrating Radar (GPR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Norgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. EGU - European Geosciences Union General Assembly 2016, 1p, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, systematic disease detection on cruise ships: feasibility assessment for outbreak prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.143-160, 2024, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios for sensors and actuators deployment to prevent and mitigate epidemics on cruise ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaitlyn West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Vainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathes Hadjiefthimiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-195, 2024, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors, from fundamentals to Internet of Things deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book: Circuits and Systems for the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, River Publishers, 2022, 9781003337553. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003337553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Water Quality and Security with Advanced Sensors and Indirect Water Sensing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Moumtzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefteris Gounaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kouloumentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation and Measurement Technologies for Water Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.251-277, 2022, Springer Water, 978-3-031-08262-7. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08262-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'approfondissement sur l'évaluation des territoires d'innovation urbaine, Annexe 2. In: Vademecum Innovation et Villes Durables : repères pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'approfondissement sur l'évaluation des territoires d'innovation urbaine, Annexe 2. In: Vademecum Innovation et Villes Durables : repères pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE, 20p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pour l’analyse d’un fluide comprenant une tête de sonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhanshu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2315497. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pour l’analyse d’un fluide comprenant une portion de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhanshu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2315496. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR 1753131 - Capteurs chimiques à base de nanotubes de carbone fonctionnalisés par des polymères conjugués pour l'analyse en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Flores Guttierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 1753131. DOC00029049. 2017, 42p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’acquisition, procédé de fabrication de celui-ci, procédé de mesure de force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz-Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 14 52842. 2014, 43p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection d'analytes utilisant des réseaux de transistors à effet de champ à base de nanotubes/nanofils et dispositif électronique associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR n° 10 52050. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau acoustique ad-hoc de transfert de données dans un milieu formé de matériau poreux et d'une phase fluide : Demande de brevet n°10 52050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 10 52050. 2010, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule CMUT formée d'une membrane de nanotubes ou de nanofils ou de nanopoutres et dispositif d'imagerie acoustique ultra haute fréquence comprenant une pluralité de telles cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 08 57928. 2008, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif d'analyse acoustique de microporosités dans un matériau tel que le béton à l'aide d'une pluralité de transducteurs CMUTS incorporés dans le matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: SP 33756.3 ALP. 2008, 42p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation immergée des matériaux cimentaires par des micro-transducteurs ultrasoniques à nanotubes de carbone : Perspectives pour le contrôle non destructif in-situ de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 292p, bibliogr., fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation immergée des matériaux cimentaires par des micro-transducteurs ultrasoniques à nanotubes de carbone : perspectives pour le contrôle non destructif in-situ de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paris-Est, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PEST1071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00574780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for sustainable cities - From fundamentals to deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Paris-Saclay/Université Paris-Sud, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01798285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérengère Lebental </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berengere-lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8985-8203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151346569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBPEI-Silane-based flexible microwave sensor for selective outdoor CO₂ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annesha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 459, pp.139858. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2026.139858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented polyvinyl polymer loading on SWCNTs in the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikraman Haribaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Grana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR03041B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of calibration strategies for a high sensitivity RF humidity sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.13518 - 13529. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3367594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ten Standardization-Based Calibration Transfer Techniques for Gas Sensors in a Small Data Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (23), pp.39243-39251. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3466235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Outdoor Humidity Monitoring Using Epoxybutane Polyethyleneimine in a Flexible Microwave Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekhar Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors11010016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Based Calibration Method for Environmental Sensors—Application to Chlorine and pH Monitoring With Carbon Nanotube Sensor Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.5146-5155. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3238900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense pH Sensitivity Modulation in Carbon Nanotube-Based Field-Effect Transistor by Non-Covalent Polyfluorene Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Grinenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe P. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nanostructures for Integrated Devices, 13 (7), pp.1157. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13071157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Commercial Metal-Coated AFM Tips and Home-Made Bulk Gold Tips for Tip-Enhanced Raman Spectroscopy of Polymer Functionalized Multiwalled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suriya Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvigor Ossikovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.451. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12030451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the interaction strength of an urea‐based probe toward ions in water by means of Density Functional Theory/Polarizable Continuum Model calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (12), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Electrochemical Sensors Based on Carbon Nanotubes for the Monitoring of Chemicals in Water—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22010218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous Based Drift Diagnosis Algorithm For Sensor Networks Towards In Situ Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2022.3182289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and predicting fatigue damage of road pavement using embedded sensors and deflection measurements: a full scale test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Van Rompu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (sup1), pp.S444-S461. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2021.1914146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the $\pi$ - $\pi$ interaction driven non-covalent functionalization of carbon nanotubes of various diameters by conjugated fluorene and carbazole copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (6), pp.064708. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5133634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Pavement Monitoring: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien van Rompu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/infrastructures5020018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the Simulation of Sensor Networks Aimed at Evaluating In Situ Calibration Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), 38p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate-driven reconfigurations of carbon nanotubes in thin networks under strain: in-situ characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11p. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41989-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective resistance of random percolating networks of stick nanowires: Functional dependence on elementary physical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (4), pp.044306. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Calibration Algorithms for Environmental Sensor Networks: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (15), pp 5968 - 5978. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2910317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards road pavement response under moving loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp. S480-S499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical chemosensors for metal ions in aqueous medium with polyfluorene derivatives: Sensitivity, selectivity and regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiqiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pembouong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286, pp.521-532. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled, Low-Temperature Nanogap Propagation in Graphene Using Femtosecond Laser Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beng Kang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (31), pp.1801348. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201801348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel three-dimensional carbon nanotube networks as high performance thermal interface materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Dian Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lynn Shiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.359-369. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2018.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitization and amorphization of textured carbon using high-energy nanosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation-Based Continuous Laser Writing in Vertical Nano-Crystalline Graphite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beng Kang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9p. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep26224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility detection and positioning on the urban site Sense-City using Ground-Penetrating Radar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Norgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.318-330. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UHF RFID Tag for Durability Monitoring in Concrete.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Retima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wsn.2016.87012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly reproducible, hysteresis-free, flexible strain sensors by inkjet printing of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp 1020-1026. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2015.08.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic method to estimate the mechanical properties of suspended membranes applied to nickel-coated graphene oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (05-1907), 5p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4817301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-acoustic modelling of a vibrating plate interacting with water confined in a domain of micrometric size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 331 (8), pp 1870-1886. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of conducting transparent few-layer graphene directly on glass at 450 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Seok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.5603. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/23/26/265603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive ultrasonic micro-transducer made of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.649-662. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2011.9693353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligned carbon nanotube based ultrasonic microtransducers for durability monitoring in civil engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (39), pp.395501. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/22/39/395501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-based selection of variables to improve prediction capability of innovative sensors in uncontrolled environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvinyltriazole-functionalized SWCNT ink for printed Arsenic (III) chemistors for drink water monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de Printemps du Club Microcapteurs chimiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club MicroCapteurs Chimiques, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint outdoor ozone and carbon monoxide prediction with a carbon nanotube sensor array calibrated using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a Multiparametric Water Quality Sensor in a Small-Scale Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ulanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10324917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Calibration Process for Environmental Sensor Array Supporting Uncertainties and Unknown Perturbing Factors: Performances on Simulated and Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10324878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric water quality sensor based on carbon nanotubes: Performance assessment in realistic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ulanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. pp.EGU23-16053, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and air quality monitoring with multiparameter chemical sensors: Managing non-idealities from lab to field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidal Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Dallas, United States. pp.01-04, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS52175.2022.9967256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-based performance evaluation of a carbon nanotube-based sensor array monitoring pH and active chlorine in drink water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Aveiro, Portugal. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISOEN54820.2022.9789680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for Temperature Correction of Strains Measured in a Road Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien van Rompu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing, APT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Gustave Eiffel, Sep 2021, Nantes, France. pp.488-496, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City innovation lab supporting recent advances on Monitoring of urban operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 - European Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART SYSTEM INTEGRATION OF A CHEMISTOR ARRAY BASED ON POLYMER-FUNCTIONALIZED-CARBON NANOTUBES ENABLES HIGHLY SELECTIVE WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube sensor array for water monitoring with conjugated polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallesham Godumala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2017, The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for sustainable cities. From fundamentals to deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS2017 - 23rd World Micromachine Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, BARCELONE, Spain. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of local motion mechanisms in carbon nanotubes strain sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2017, The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, Smart technologies for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoE Technology Domain Workshop on Urban Solutions & Ressource Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapore, France. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A autonomous, wireless carbon nanotube strain sensor embedded in concrete for crack monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-Parameter Sensing Probe for Water Monitoring Based on ALD-Coated Metallic Micro-patterns and Carbon Nanotube Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Capo Chichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan. 2p, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMS.2016.7758263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes micromechanical and chemical sensors: Reproducibility, reliability analysis and deployment in real use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT 2016, Trends in Nanotechnology International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Freibourg, Switzerland. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors: From fundamentals to IOT deployments for smarter cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAS4IOT, Seasonal School in Circuits and Systems for the Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, LISBONNE, Portugal. 69p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-volatile Memory Based on Disordered Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Nanoscience and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project PROTEUS: Smart System integration for Smart Water Monitoring. General overview and technology transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNBS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Leuven, Belgium. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, un démonstrateur réaliste de technologies innovantes pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGAGEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, CHAMPS-SUR-MARNE, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypage et Validation de Micro et Nanocapteurs pour la Ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficacity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes sensors for sustainable city: prototyping, integration, reliability and deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I CNT&Graphene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Aussois, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless nanosensors for embedded measurement in concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 5 - Fifth International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, CHICAGO, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, un démonstrateur réaliste de technologies innovantes pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orgagec Rénovation de la ville, les matériaux organiques dans l'enveloppe du bâtiment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mini climatic city a dedicated space for technological innovations devoted to Sustainable City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for embedded monitoring of construction materials: the '2D conformable' route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 5 - Fifth International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, CHICAGO, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond-laser-induced graphitization and amorphization of thin nano-crystalline graphite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Kabiri Samani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Flexible Strain Sensor Based on Carbon Nanotube Piezoresistive Networks for Embedded Measurement of Strain in Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart technologies for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Singaporean workshop on Technologies and Applications of ultra-high frequency nano-systems, Nanyang Technological University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, SINGAPOUR, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode humidity sensitivity of carbon nanotubes field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heechul Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Nanosensor for Weigh-In-Motion Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless flexible strain sensor based on Carbon Nanotube piezoresistive networks for embedded measurement of strain in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless flexible strain sensor based on Carbon Nanotube piezoresistive networks for embedded measurement of strain in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Weigh-In Motion Sensor Using An Asphalt-Embedded Thin Film of Graphene-On-Clay and Carbon-Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz-Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition on Advanced and NanoMaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, CALGARY, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City equipment project: 9M¤ for prototyping and validation of nanosensors for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washignton DC, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipex Sense-City, an experimental platform dedicated to networked micro and nanosensors for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Villes Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France. 31p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City equipment project : insight into the prototyping and validation of environmental micro-and nanosensors for a sustainable urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Angelescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Symposium on Vibrations, Shocks and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing low-cost graphene devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Soek Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes and Graphene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes and graphene-based microsonar for embedded monitoring of microporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-based resistive humidity sensor for in-situ monitoring of drying shrinkage and intrinsic permeability in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Soek Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 4: 4th International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of suspended few layers graphene sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSTI-Nanotech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Santa Clara (CA), United States. pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of suspended few layers graphene sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, ., France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes and graphene-based microsonar for embedded monitoring of microporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for the smart city : new insight on promising carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECND PdL International Symposium on Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube based humidity sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gorintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes et Graphène 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique d'une assemblée de nanotubes en imagerie microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique d'une assemblée de nanotubes en imagerie microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for nanoscale structural health monitoring in civil engineering: new insight on carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Symposium on Nondestructive Characterization of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for structural monitoring in civil engineering: New insight on promising carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gorintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanospain 2011 - IMAGINENANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies et Génie Civil, comment coopérer pour innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro−transducteur ultrasonique capacitif à membrane de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09, Non-Destructive Testing in Civil Engineering Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00466519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes based ultrasonic transducer: realization process, morphological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Meguekam Sado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes et Graphène 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-transducteur ultrasonique à base de nanotubes de carbone pour l'instrumentation immergée des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube-based resistive sensor functionalized with modified gold nanoparticles for Arsenic(V) detection in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 2025 World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvinyltriazole-functionalized SWCNT ink for printed Arsenic (III) chemistors for drink water monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of the IEEE Sensors France Chapter, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWCNT functionalised with poly(vinyltriazole): a method to determine the optimal stoichiometry through adsorption kinetics and isotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France. 393, 2020, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration process for monitoring air and water quality in uncontrolled environmentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of innovative sensors for monitoring pollutants in uncontrolled environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MascotNum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED SENSOR ARRAY FOR WATER CONTAMINANTS DETECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED FIELD-EFFECT TRANSISTOR FOR WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of nano-sensors based on carbon nanotubes (cnts) and conjugated polymers for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED FIELD-EFFECT TRANSISTOR FOR WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric pipe detection on the urban site Sense-City using Ground-Penetrating Radar (GPR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Norgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. EGU - European Geosciences Union General Assembly 2016, 1p, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, systematic disease detection on cruise ships: feasibility assessment for outbreak prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.143-160, 2024, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios for sensors and actuators deployment to prevent and mitigate epidemics on cruise ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaitlyn West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Vainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathes Hadjiefthimiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-195, 2024, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors, from fundamentals to Internet of Things deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book: Circuits and Systems for the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, River Publishers, 2022, 9781003337553. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003337553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Water Quality and Security with Advanced Sensors and Indirect Water Sensing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Moumtzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefteris Gounaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kouloumentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation and Measurement Technologies for Water Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.251-277, 2022, Springer Water, 978-3-031-08262-7. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08262-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'approfondissement sur l'évaluation des territoires d'innovation urbaine, Annexe 2. In: Vademecum Innovation et Villes Durables : repères pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'approfondissement sur l'évaluation des territoires d'innovation urbaine, Annexe 2. In: Vademecum Innovation et Villes Durables : repères pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE, 20p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pour l’analyse d’un fluide comprenant une tête de sonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhanshu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2315497. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pour l’analyse d’un fluide comprenant une portion de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhanshu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2315496. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR 1753131 - Capteurs chimiques à base de nanotubes de carbone fonctionnalisés par des polymères conjugués pour l'analyse en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Flores Guttierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 1753131. DOC00029049. 2017, 42p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’acquisition, procédé de fabrication de celui-ci, procédé de mesure de force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz-Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 14 52842. 2014, 43p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection d'analytes utilisant des réseaux de transistors à effet de champ à base de nanotubes/nanofils et dispositif électronique associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR n° 10 52050. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau acoustique ad-hoc de transfert de données dans un milieu formé de matériau poreux et d'une phase fluide : Demande de brevet n°10 52050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 10 52050. 2010, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif d'analyse acoustique de microporosités dans un matériau tel que le béton à l'aide d'une pluralité de transducteurs CMUTS incorporés dans le matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: SP 33756.3 ALP. 2008, 42p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule CMUT formée d'une membrane de nanotubes ou de nanofils ou de nanopoutres et dispositif d'imagerie acoustique ultra haute fréquence comprenant une pluralité de telles cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 08 57928. 2008, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation immergée des matériaux cimentaires par des micro-transducteurs ultrasoniques à nanotubes de carbone : Perspectives pour le contrôle non destructif in-situ de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 292p, bibliogr., fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation immergée des matériaux cimentaires par des micro-transducteurs ultrasoniques à nanotubes de carbone : perspectives pour le contrôle non destructif in-situ de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paris-Est, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PEST1071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00574780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for sustainable cities - From fundamentals to deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Paris-Saclay/Université Paris-Sud, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01798285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10145EBB"/>
+    <w:nsid w:val="9E0A6AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-lebental" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8985-8203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151346569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshan Usgodaarachchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Zelou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikraman Haribaskar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Grana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03041B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh Muppidathi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bobby Ngoune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilmurugan Subbiah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3466235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bondu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3367594" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Shinde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11010016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Lebental" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3238900" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gookbin Cho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grinenval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13071157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855855v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Foti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriya Venkatesan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030451" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26901" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azzouzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010218" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2022.3182289" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barriera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Van Rompu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1914146" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133634" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures5020018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936662v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164577" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174938v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2910317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108575" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqiao Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikumar Ramachandran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.01.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Pavic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41989-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Maurice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beng Kang Tay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801348" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Kong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Dian Lim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lynn Shiau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393408v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Loisel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26224" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.03.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Retima" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedallu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.87012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giudicelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Michelis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860866v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Sridi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Azevedo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ghis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Moujahid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/26/265603" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.12.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delevoye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693353" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delevoye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104574v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104584v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10324878" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh M" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laporte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10324917" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN54820.2022.9789680" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidal Hallil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS52175.2022.9967256" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024061v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_50" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811007v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallesham Godumala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812099v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395020v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pellegrino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo Chichi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2016.7758263" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815424v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810053v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217259v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01260405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237148v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217261v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ghaddab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vezzoli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sorin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991373v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heechul Woo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Norman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gohier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991106v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisiel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Kabiri Samani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei Tan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022025v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz Hitzky" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Aranda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991859v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214476v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811150v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Soek Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maurice" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796312v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rick Merliot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990854v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860842v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860839v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860836v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gorintin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bondavalli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808598v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860857v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860859v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860810v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam Sado" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466519v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Acauan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860788v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860795v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865324v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100880v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122383" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618688v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472668v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045717v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433924v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045682v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045691v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615713v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04664571v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04664575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn West" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Vainer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoffman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathes Hadjiefthimiadis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024009v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003337553" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023982v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Moumtzidou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Karakostas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefteris Gounaridis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kouloumentas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08262-7_11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214475v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438019v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Muppidathi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Mishra" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833998v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Flores Guttierez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000512v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880663v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860816v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869213v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997192v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594766v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00574780v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1071" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01798285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-lebental" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8985-8203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151346569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05596967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bobby Ngoune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesha Mazumder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2026.139858" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshan Usgodaarachchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Zelou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikraman Haribaskar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Grana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03041B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bondu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilmurugan Subbiah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3367594" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh Muppidathi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3466235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Shinde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11010016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Lebental" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3238900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gookbin Cho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grinenval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13071157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Foti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriya Venkatesan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030451" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azzouzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2022.3182289" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barriera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Van Rompu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1914146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures5020018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936662v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164577" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Pavic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41989-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108575" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174938v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2910317" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqiao Lin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikumar Ramachandran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.01.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Maurice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beng Kang Tay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823328v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Kong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Dian Lim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lynn Shiau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giudicelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Loisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26224" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Retima" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedallu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.87012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Michelis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.103" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860866v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Sridi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Azevedo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ghis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.12.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Moujahid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/26/265603" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delevoye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693353" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delevoye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395501" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laporte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10324917" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10324878" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh M" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidal Hallil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS52175.2022.9967256" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN54820.2022.9789680" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024061v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_50" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourquin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811007v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallesham Godumala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395020v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pellegrino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo Chichi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2016.7758263" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vezzoli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798430v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01260405v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ghaddab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisiel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Kabiri Samani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei Tan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sorin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214573v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heechul Woo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Norman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gohier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz Hitzky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Aranda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991531v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860842v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860864v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Soek Lee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811150v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857257v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maurice" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rick Merliot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857375v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990854v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860857v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860847v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gorintin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bondavalli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860836v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860859v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Acauan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860584v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860810v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam Sado" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860795v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100880v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618688v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122383" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472668v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045691v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045717v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045682v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615713v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04664571v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04664575v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn West" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Vainer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoffman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathes Hadjiefthimiadis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_11" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003337553" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023982v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Moumtzidou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Karakostas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefteris Gounaridis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kouloumentas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08262-7_11" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438019v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Muppidathi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Mishra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Flores Guttierez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000512v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880663v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860816v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997192v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594766v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00574780v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1071" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01798285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>