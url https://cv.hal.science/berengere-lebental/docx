--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérengère Lebental </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berengere-lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8985-8203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151346569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBPEI-Silane-based flexible microwave sensor for selective outdoor CO₂ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annesha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 459, pp.139858. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2026.139858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented polyvinyl polymer loading on SWCNTs in the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikraman Haribaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Grana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR03041B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of calibration strategies for a high sensitivity RF humidity sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.13518 - 13529. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3367594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ten Standardization-Based Calibration Transfer Techniques for Gas Sensors in a Small Data Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (23), pp.39243-39251. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3466235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Outdoor Humidity Monitoring Using Epoxybutane Polyethyleneimine in a Flexible Microwave Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekhar Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors11010016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Based Calibration Method for Environmental Sensors—Application to Chlorine and pH Monitoring With Carbon Nanotube Sensor Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.5146-5155. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3238900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense pH Sensitivity Modulation in Carbon Nanotube-Based Field-Effect Transistor by Non-Covalent Polyfluorene Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Grinenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe P. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nanostructures for Integrated Devices, 13 (7), pp.1157. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13071157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Commercial Metal-Coated AFM Tips and Home-Made Bulk Gold Tips for Tip-Enhanced Raman Spectroscopy of Polymer Functionalized Multiwalled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suriya Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvigor Ossikovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.451. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12030451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the interaction strength of an urea‐based probe toward ions in water by means of Density Functional Theory/Polarizable Continuum Model calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (12), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Electrochemical Sensors Based on Carbon Nanotubes for the Monitoring of Chemicals in Water—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22010218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous Based Drift Diagnosis Algorithm For Sensor Networks Towards In Situ Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2022.3182289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and predicting fatigue damage of road pavement using embedded sensors and deflection measurements: a full scale test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Van Rompu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (sup1), pp.S444-S461. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2021.1914146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the $\pi$ - $\pi$ interaction driven non-covalent functionalization of carbon nanotubes of various diameters by conjugated fluorene and carbazole copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (6), pp.064708. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5133634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Pavement Monitoring: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien van Rompu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/infrastructures5020018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the Simulation of Sensor Networks Aimed at Evaluating In Situ Calibration Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), 38p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate-driven reconfigurations of carbon nanotubes in thin networks under strain: in-situ characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11p. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41989-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective resistance of random percolating networks of stick nanowires: Functional dependence on elementary physical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (4), pp.044306. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Calibration Algorithms for Environmental Sensor Networks: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (15), pp 5968 - 5978. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2910317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards road pavement response under moving loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp. S480-S499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical chemosensors for metal ions in aqueous medium with polyfluorene derivatives: Sensitivity, selectivity and regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiqiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pembouong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286, pp.521-532. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled, Low-Temperature Nanogap Propagation in Graphene Using Femtosecond Laser Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beng Kang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (31), pp.1801348. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201801348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel three-dimensional carbon nanotube networks as high performance thermal interface materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Dian Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lynn Shiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.359-369. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2018.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitization and amorphization of textured carbon using high-energy nanosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation-Based Continuous Laser Writing in Vertical Nano-Crystalline Graphite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beng Kang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9p. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep26224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility detection and positioning on the urban site Sense-City using Ground-Penetrating Radar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Norgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.318-330. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UHF RFID Tag for Durability Monitoring in Concrete.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Retima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wsn.2016.87012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly reproducible, hysteresis-free, flexible strain sensors by inkjet printing of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp 1020-1026. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2015.08.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic method to estimate the mechanical properties of suspended membranes applied to nickel-coated graphene oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (05-1907), 5p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4817301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-acoustic modelling of a vibrating plate interacting with water confined in a domain of micrometric size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 331 (8), pp 1870-1886. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of conducting transparent few-layer graphene directly on glass at 450 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Seok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.5603. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/23/26/265603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive ultrasonic micro-transducer made of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.649-662. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2011.9693353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligned carbon nanotube based ultrasonic microtransducers for durability monitoring in civil engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (39), pp.395501. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/22/39/395501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-based selection of variables to improve prediction capability of innovative sensors in uncontrolled environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvinyltriazole-functionalized SWCNT ink for printed Arsenic (III) chemistors for drink water monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de Printemps du Club Microcapteurs chimiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club MicroCapteurs Chimiques, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint outdoor ozone and carbon monoxide prediction with a carbon nanotube sensor array calibrated using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a Multiparametric Water Quality Sensor in a Small-Scale Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ulanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10324917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Calibration Process for Environmental Sensor Array Supporting Uncertainties and Unknown Perturbing Factors: Performances on Simulated and Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10324878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric water quality sensor based on carbon nanotubes: Performance assessment in realistic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ulanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. pp.EGU23-16053, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and air quality monitoring with multiparameter chemical sensors: Managing non-idealities from lab to field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidal Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Dallas, United States. pp.01-04, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS52175.2022.9967256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-based performance evaluation of a carbon nanotube-based sensor array monitoring pH and active chlorine in drink water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Aveiro, Portugal. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISOEN54820.2022.9789680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for Temperature Correction of Strains Measured in a Road Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien van Rompu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing, APT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Gustave Eiffel, Sep 2021, Nantes, France. pp.488-496, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City innovation lab supporting recent advances on Monitoring of urban operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 - European Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART SYSTEM INTEGRATION OF A CHEMISTOR ARRAY BASED ON POLYMER-FUNCTIONALIZED-CARBON NANOTUBES ENABLES HIGHLY SELECTIVE WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube sensor array for water monitoring with conjugated polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallesham Godumala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2017, The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for sustainable cities. From fundamentals to deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS2017 - 23rd World Micromachine Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, BARCELONE, Spain. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of local motion mechanisms in carbon nanotubes strain sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2017, The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, Smart technologies for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoE Technology Domain Workshop on Urban Solutions & Ressource Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapore, France. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A autonomous, wireless carbon nanotube strain sensor embedded in concrete for crack monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-Parameter Sensing Probe for Water Monitoring Based on ALD-Coated Metallic Micro-patterns and Carbon Nanotube Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Capo Chichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan. 2p, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMS.2016.7758263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes micromechanical and chemical sensors: Reproducibility, reliability analysis and deployment in real use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT 2016, Trends in Nanotechnology International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Freibourg, Switzerland. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors: From fundamentals to IOT deployments for smarter cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAS4IOT, Seasonal School in Circuits and Systems for the Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, LISBONNE, Portugal. 69p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-volatile Memory Based on Disordered Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Nanoscience and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project PROTEUS: Smart System integration for Smart Water Monitoring. General overview and technology transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNBS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Leuven, Belgium. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, un démonstrateur réaliste de technologies innovantes pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGAGEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, CHAMPS-SUR-MARNE, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypage et Validation de Micro et Nanocapteurs pour la Ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficacity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes sensors for sustainable city: prototyping, integration, reliability and deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I CNT&Graphene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Aussois, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless nanosensors for embedded measurement in concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 5 - Fifth International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, CHICAGO, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, un démonstrateur réaliste de technologies innovantes pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orgagec Rénovation de la ville, les matériaux organiques dans l'enveloppe du bâtiment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mini climatic city a dedicated space for technological innovations devoted to Sustainable City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for embedded monitoring of construction materials: the '2D conformable' route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 5 - Fifth International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, CHICAGO, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond-laser-induced graphitization and amorphization of thin nano-crystalline graphite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Kabiri Samani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Flexible Strain Sensor Based on Carbon Nanotube Piezoresistive Networks for Embedded Measurement of Strain in Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart technologies for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Singaporean workshop on Technologies and Applications of ultra-high frequency nano-systems, Nanyang Technological University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, SINGAPOUR, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode humidity sensitivity of carbon nanotubes field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heechul Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Nanosensor for Weigh-In-Motion Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless flexible strain sensor based on Carbon Nanotube piezoresistive networks for embedded measurement of strain in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless flexible strain sensor based on Carbon Nanotube piezoresistive networks for embedded measurement of strain in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Weigh-In Motion Sensor Using An Asphalt-Embedded Thin Film of Graphene-On-Clay and Carbon-Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz-Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition on Advanced and NanoMaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, CALGARY, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City equipment project: 9M¤ for prototyping and validation of nanosensors for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washignton DC, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipex Sense-City, an experimental platform dedicated to networked micro and nanosensors for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Villes Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France. 31p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City equipment project : insight into the prototyping and validation of environmental micro-and nanosensors for a sustainable urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Angelescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Symposium on Vibrations, Shocks and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing low-cost graphene devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Soek Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes and Graphene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes and graphene-based microsonar for embedded monitoring of microporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-based resistive humidity sensor for in-situ monitoring of drying shrinkage and intrinsic permeability in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Soek Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 4: 4th International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of suspended few layers graphene sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSTI-Nanotech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Santa Clara (CA), United States. pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of suspended few layers graphene sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, ., France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes and graphene-based microsonar for embedded monitoring of microporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for the smart city : new insight on promising carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECND PdL International Symposium on Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube based humidity sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gorintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes et Graphène 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique d'une assemblée de nanotubes en imagerie microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique d'une assemblée de nanotubes en imagerie microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for nanoscale structural health monitoring in civil engineering: new insight on carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Symposium on Nondestructive Characterization of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for structural monitoring in civil engineering: New insight on promising carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gorintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanospain 2011 - IMAGINENANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies et Génie Civil, comment coopérer pour innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro−transducteur ultrasonique capacitif à membrane de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09, Non-Destructive Testing in Civil Engineering Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00466519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes based ultrasonic transducer: realization process, morphological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Meguekam Sado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes et Graphène 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-transducteur ultrasonique à base de nanotubes de carbone pour l'instrumentation immergée des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube-based resistive sensor functionalized with modified gold nanoparticles for Arsenic(V) detection in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 2025 World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvinyltriazole-functionalized SWCNT ink for printed Arsenic (III) chemistors for drink water monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of the IEEE Sensors France Chapter, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWCNT functionalised with poly(vinyltriazole): a method to determine the optimal stoichiometry through adsorption kinetics and isotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France. 393, 2020, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration process for monitoring air and water quality in uncontrolled environmentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of innovative sensors for monitoring pollutants in uncontrolled environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MascotNum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED SENSOR ARRAY FOR WATER CONTAMINANTS DETECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED FIELD-EFFECT TRANSISTOR FOR WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of nano-sensors based on carbon nanotubes (cnts) and conjugated polymers for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED FIELD-EFFECT TRANSISTOR FOR WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric pipe detection on the urban site Sense-City using Ground-Penetrating Radar (GPR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Norgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. EGU - European Geosciences Union General Assembly 2016, 1p, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, systematic disease detection on cruise ships: feasibility assessment for outbreak prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.143-160, 2024, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios for sensors and actuators deployment to prevent and mitigate epidemics on cruise ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaitlyn West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Vainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathes Hadjiefthimiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-195, 2024, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors, from fundamentals to Internet of Things deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book: Circuits and Systems for the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, River Publishers, 2022, 9781003337553. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003337553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Water Quality and Security with Advanced Sensors and Indirect Water Sensing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Moumtzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefteris Gounaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kouloumentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation and Measurement Technologies for Water Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.251-277, 2022, Springer Water, 978-3-031-08262-7. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08262-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'approfondissement sur l'évaluation des territoires d'innovation urbaine, Annexe 2. In: Vademecum Innovation et Villes Durables : repères pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'approfondissement sur l'évaluation des territoires d'innovation urbaine, Annexe 2. In: Vademecum Innovation et Villes Durables : repères pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE, 20p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pour l’analyse d’un fluide comprenant une tête de sonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhanshu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2315497. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pour l’analyse d’un fluide comprenant une portion de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhanshu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2315496. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR 1753131 - Capteurs chimiques à base de nanotubes de carbone fonctionnalisés par des polymères conjugués pour l'analyse en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Flores Guttierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 1753131. DOC00029049. 2017, 42p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’acquisition, procédé de fabrication de celui-ci, procédé de mesure de force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz-Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 14 52842. 2014, 43p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection d'analytes utilisant des réseaux de transistors à effet de champ à base de nanotubes/nanofils et dispositif électronique associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR n° 10 52050. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau acoustique ad-hoc de transfert de données dans un milieu formé de matériau poreux et d'une phase fluide : Demande de brevet n°10 52050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 10 52050. 2010, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif d'analyse acoustique de microporosités dans un matériau tel que le béton à l'aide d'une pluralité de transducteurs CMUTS incorporés dans le matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: SP 33756.3 ALP. 2008, 42p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule CMUT formée d'une membrane de nanotubes ou de nanofils ou de nanopoutres et dispositif d'imagerie acoustique ultra haute fréquence comprenant une pluralité de telles cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 08 57928. 2008, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation immergée des matériaux cimentaires par des micro-transducteurs ultrasoniques à nanotubes de carbone : Perspectives pour le contrôle non destructif in-situ de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 292p, bibliogr., fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation immergée des matériaux cimentaires par des micro-transducteurs ultrasoniques à nanotubes de carbone : perspectives pour le contrôle non destructif in-situ de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paris-Est, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PEST1071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00574780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for sustainable cities - From fundamentals to deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Paris-Saclay/Université Paris-Sud, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01798285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérengère Lebental </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berengere-lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8985-8203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151346569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBPEI-Silane-based flexible microwave sensor for selective outdoor CO₂ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annesha Mazumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 459, pp.139858. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2026.139858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented polyvinyl polymer loading on SWCNTs in the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikraman Haribaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Grana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR03041B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ten Standardization-Based Calibration Transfer Techniques for Gas Sensors in a Small Data Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (23), pp.39243-39251. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3466235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of calibration strategies for a high sensitivity RF humidity sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.13518 - 13529. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3367594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Outdoor Humidity Monitoring Using Epoxybutane Polyethyleneimine in a Flexible Microwave Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bobby Ngoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shekhar Shinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors11010016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-Based Calibration Method for Environmental Sensors—Application to Chlorine and pH Monitoring With Carbon Nanotube Sensor Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.5146-5155. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3238900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense pH Sensitivity Modulation in Carbon Nanotube-Based Field-Effect Transistor by Non-Covalent Polyfluorene Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Grinenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe P. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nanostructures for Integrated Devices, 13 (7), pp.1157. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13071157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Commercial Metal-Coated AFM Tips and Home-Made Bulk Gold Tips for Tip-Enhanced Raman Spectroscopy of Polymer Functionalized Multiwalled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suriya Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvigor Ossikovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.451. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12030451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the interaction strength of an urea‐based probe toward ions in water by means of Density Functional Theory/Polarizable Continuum Model calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (12), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qua.26901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Electrochemical Sensors Based on Carbon Nanotubes for the Monitoring of Chemicals in Water—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22010218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous Based Drift Diagnosis Algorithm For Sensor Networks Towards In Situ Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2022.3182289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and predicting fatigue damage of road pavement using embedded sensors and deflection measurements: a full scale test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Van Rompu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (sup1), pp.S444-S461. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2021.1914146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the $\pi$ - $\pi$ interaction driven non-covalent functionalization of carbon nanotubes of various diameters by conjugated fluorene and carbazole copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152 (6), pp.064708. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5133634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Pavement Monitoring: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien van Rompu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/infrastructures5020018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for the Simulation of Sensor Networks Aimed at Evaluating In Situ Calibration Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (16), 38p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20164577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate-driven reconfigurations of carbon nanotubes in thin networks under strain: in-situ characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11p. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41989-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Calibration Algorithms for Environmental Sensor Networks: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Delaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (15), pp 5968 - 5978. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2910317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards road pavement response under moving loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp. S480-S499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective resistance of random percolating networks of stick nanowires: Functional dependence on elementary physical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (4), pp.044306. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical chemosensors for metal ions in aqueous medium with polyfluorene derivatives: Sensitivity, selectivity and regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiqiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pembouong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bernard Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286, pp.521-532. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled, Low-Temperature Nanogap Propagation in Graphene Using Femtosecond Laser Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beng Kang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (31), pp.1801348. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201801348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel three-dimensional carbon nanotube networks as high performance thermal interface materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinyu Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Dian Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Lynn Shiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132, pp.359-369. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2018.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitization and amorphization of textured carbon using high-energy nanosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation-Based Continuous Laser Writing in Vertical Nano-Crystalline Graphite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beng Kang Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9p. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep26224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility detection and positioning on the urban site Sense-City using Ground-Penetrating Radar systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Norgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.318-330. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UHF RFID Tag for Durability Monitoring in Concrete.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kabalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Retima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Sensor Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wsn.2016.87012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly reproducible, hysteresis-free, flexible strain sensors by inkjet printing of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp 1020-1026. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2015.08.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic method to estimate the mechanical properties of suspended membranes applied to nickel-coated graphene oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (05-1907), 5p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4817301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860866v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-acoustic modelling of a vibrating plate interacting with water confined in a domain of micrometric size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 331 (8), pp 1870-1886. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2011.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of conducting transparent few-layer graphene directly on glass at 450 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Seok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.5603. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/23/26/265603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive ultrasonic micro-transducer made of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.649-662. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2011.9693353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligned carbon nanotube based ultrasonic microtransducers for durability monitoring in civil engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (39), pp.395501. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/22/39/395501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-based selection of variables to improve prediction capability of innovative sensors in uncontrolled environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvinyltriazole-functionalized SWCNT ink for printed Arsenic (III) chemistors for drink water monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de Printemps du Club Microcapteurs chimiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club MicroCapteurs Chimiques, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint outdoor ozone and carbon monoxide prediction with a carbon nanotube sensor array calibrated using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a Multiparametric Water Quality Sensor in a Small-Scale Water Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ulanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10324917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Calibration Process for Environmental Sensor Array Supporting Uncertainties and Unknown Perturbing Factors: Performances on Simulated and Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10324878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric water quality sensor based on carbon nanotubes: Performance assessment in realistic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ulanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. pp.EGU23-16053, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and air quality monitoring with multiparameter chemical sensors: Managing non-idealities from lab to field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dejous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidal Hallil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2022, Dallas, United States. pp.01-04, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS52175.2022.9967256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-based performance evaluation of a carbon nanotube-based sensor array monitoring pH and active chlorine in drink water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Aveiro, Portugal. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISOEN54820.2022.9789680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedure for Temperature Correction of Strains Measured in a Road Pavement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barriera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien van Rompu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing, APT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Gustave Eiffel, Sep 2021, Nantes, France. pp.488-496, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City innovation lab supporting recent advances on Monitoring of urban operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 - European Geoscience Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART SYSTEM INTEGRATION OF A CHEMISTOR ARRAY BASED ON POLYMER-FUNCTIONALIZED-CARBON NANOTUBES ENABLES HIGHLY SELECTIVE WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for sustainable cities. From fundamentals to deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMS2017 - 23rd World Micromachine Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, BARCELONE, Spain. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube sensor array for water monitoring with conjugated polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallesham Godumala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2017, The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of local motion mechanisms in carbon nanotubes strain sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Pavic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2017, The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-Parameter Sensing Probe for Water Monitoring Based on ALD-Coated Metallic Micro-patterns and Carbon Nanotube Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Capo Chichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan. 2p, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEMS.2016.7758263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, Smart technologies for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoE Technology Domain Workshop on Urban Solutions & Ressource Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapore, France. 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A autonomous, wireless carbon nanotube strain sensor embedded in concrete for crack monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes micromechanical and chemical sensors: Reproducibility, reliability analysis and deployment in real use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT 2016, Trends in Nanotechnology International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Freibourg, Switzerland. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors: From fundamentals to IOT deployments for smarter cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAS4IOT, Seasonal School in Circuits and Systems for the Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, LISBONNE, Portugal. 69p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-volatile Memory Based on Disordered Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Vezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Nanoscience and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, un démonstrateur réaliste de technologies innovantes pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGAGEC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, CHAMPS-SUR-MARNE, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes sensors for sustainable city: prototyping, integration, reliability and deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I CNT&Graphene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Aussois, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project PROTEUS: Smart System integration for Smart Water Monitoring. General overview and technology transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MNBS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Leuven, Belgium. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypage et Validation de Micro et Nanocapteurs pour la Ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficacity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France. 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless nanosensors for embedded measurement in concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 5 - Fifth International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, CHICAGO, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense-City, un démonstrateur réaliste de technologies innovantes pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orgagec Rénovation de la ville, les matériaux organiques dans l'enveloppe du bâtiment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mini climatic city a dedicated space for technological innovations devoted to Sustainable City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for embedded monitoring of construction materials: the '2D conformable' route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 5 - Fifth International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, CHICAGO, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Flexible Strain Sensor Based on Carbon Nanotube Piezoresistive Networks for Embedded Measurement of Strain in Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bodelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart technologies for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Singaporean workshop on Technologies and Applications of ultra-high frequency nano-systems, Nanyang Technological University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, SINGAPOUR, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode humidity sensitivity of carbon nanotubes field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heechul Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond-laser-induced graphitization and amorphization of thin nano-crystalline graphite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Kabiri Samani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wei Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Nanosensor for Weigh-In-Motion Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless flexible strain sensor based on Carbon Nanotube piezoresistive networks for embedded measurement of strain in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless flexible strain sensor based on Carbon Nanotube piezoresistive networks for embedded measurement of strain in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Weigh-In Motion Sensor Using An Asphalt-Embedded Thin Film of Graphene-On-Clay and Carbon-Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Michelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz-Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition on Advanced and NanoMaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, CALGARY, Canada. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City equipment project: 9M¤ for prototyping and validation of nanosensors for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Washignton DC, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipex Sense-City, an experimental platform dedicated to networked micro and nanosensors for sustainable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Villes Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, France. 31p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City equipment project : insight into the prototyping and validation of environmental micro-and nanosensors for a sustainable urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Angelescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing low-cost graphene devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Soek Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes and Graphene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense-City project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Derkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Symposium on Vibrations, Shocks and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes and graphene-based microsonar for embedded monitoring of microporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-based resistive humidity sensor for in-situ monitoring of drying shrinkage and intrinsic permeability in concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Soek Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICOM 4: 4th International Symposium on Nanotechnology in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of suspended few layers graphene sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSTI-Nanotech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Santa Clara (CA), United States. pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of suspended few layers graphene sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, ., France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes and graphene-based microsonar for embedded monitoring of microporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Sridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique d'une assemblée de nanotubes en imagerie microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube based humidity sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gorintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes et Graphène 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for the smart city : new insight on promising carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECND PdL International Symposium on Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for nanoscale structural health monitoring in civil engineering: new insight on carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 th International Symposium on Nondestructive Characterization of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation statistique d'une assemblée de nanotubes en imagerie microscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for structural monitoring in civil engineering: New insight on promising carbon nanotubes devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Gorintin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanospain 2011 - IMAGINENANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies et Génie Civil, comment coopérer pour innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone du management de projet 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro−transducteur ultrasonique capacitif à membrane de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Le Mans, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09, Non-Destructive Testing in Civil Engineering Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00466519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes based ultrasonic transducer: realization process, morphological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chainais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Meguekam Sado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-I Nanotubes et Graphène 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-transducteur ultrasonique à base de nanotubes de carbone pour l'instrumentation immergée des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Caussignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Acauan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDTCE'09 Non-Destructive Testing in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube-based resistive sensor functionalized with modified gold nanoparticles for Arsenic(V) detection in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 2025 World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyvinyltriazole-functionalized SWCNT ink for printed Arsenic (III) chemistors for drink water monitoring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cloutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of the IEEE Sensors France Chapter, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWCNT functionalised with poly(vinyltriazole): a method to determine the optimal stoichiometry through adsorption kinetics and isotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftheria Zelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Battaglini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Zrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France. 393, 2020, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of innovative sensors for monitoring pollutants in uncontrolled environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MascotNum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration process for monitoring air and water quality in uncontrolled environmentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED SENSOR ARRAY FOR WATER CONTAMINANTS DETECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED FIELD-EFFECT TRANSISTOR FOR WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale modelling of nano-sensors based on carbon nanotubes (cnts) and conjugated polymers for water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARBON NANOTUBE-BASED FIELD-EFFECT TRANSISTOR FOR WATER QUALITY MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gookbin Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene &amp; Co Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bad Herrenalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric pipe detection on the urban site Sense-City using Ground-Penetrating Radar (GPR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sagnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Norgeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Merliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. EGU - European Geosciences Union General Assembly 2016, 1p, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time, systematic disease detection on cruise ships: feasibility assessment for outbreak prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.143-160, 2024, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios for sensors and actuators deployment to prevent and mitigate epidemics on cruise ships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaitlyn West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Vainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stathes Hadjiefthimiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blue Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.171-195, 2024, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48831-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors, from fundamentals to Internet of Things deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book: Circuits and Systems for the Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, River Publishers, 2022, 9781003337553. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003337553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Water Quality and Security with Advanced Sensors and Indirect Water Sensing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Moumtzidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Karakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefteris Gounaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kouloumentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation and Measurement Technologies for Water Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.251-277, 2022, Springer Water, 978-3-031-08262-7. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08262-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'approfondissement sur l'évaluation des territoires d'innovation urbaine, Annexe 2. In: Vademecum Innovation et Villes Durables : repères pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'approfondissement sur l'évaluation des territoires d'innovation urbaine, Annexe 2. In: Vademecum Innovation et Villes Durables : repères pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE, 20p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pour l’analyse d’un fluide comprenant une tête de sonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhanshu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2315497. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pour l’analyse d’un fluide comprenant une portion de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balakumara Vignesh Muppidathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudhanshu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilmurugan Subbiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leshan Usgodaarachchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2315496. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR 1753131 - Capteurs chimiques à base de nanotubes de carbone fonctionnalisés par des polymères conjugués pour l'analyse en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Zucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Flores Guttierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 1753131. DOC00029049. 2017, 42p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’acquisition, procédé de fabrication de celui-ci, procédé de mesure de force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ghaddab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Ruiz-Hitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 14 52842. 2014, 43p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection d'analytes utilisant des réseaux de transistors à effet de champ à base de nanotubes/nanofils et dispositif électronique associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Bouanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Norman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR n° 10 52050. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau acoustique ad-hoc de transfert de données dans un milieu formé de matériau poreux et d'une phase fluide : Demande de brevet n°10 52050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 10 52050. 2010, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif d'analyse acoustique de microporosités dans un matériau tel que le béton à l'aide d'une pluralité de transducteurs CMUTS incorporés dans le matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delevoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: SP 33756.3 ALP. 2008, 42p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule CMUT formée d'une membrane de nanotubes ou de nanofils ou de nanopoutres et dispositif d'imagerie acoustique ultra haute fréquence comprenant une pluralité de telles cellules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ghis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 08 57928. 2008, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation immergée des matériaux cimentaires par des micro-transducteurs ultrasoniques à nanotubes de carbone : Perspectives pour le contrôle non destructif in-situ de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 292p, bibliogr., fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation immergée des matériaux cimentaires par des micro-transducteurs ultrasoniques à nanotubes de carbone : perspectives pour le contrôle non destructif in-situ de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Paris-Est, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PEST1071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00574780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for sustainable cities - From fundamentals to deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lebental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Paris-Saclay/Université Paris-Sud, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01798285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E0A6AC8"/>
+    <w:nsid w:val="C6300185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-lebental" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8985-8203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151346569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05596967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bobby Ngoune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesha Mazumder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2026.139858" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshan Usgodaarachchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Zelou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikraman Haribaskar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Grana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03041B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bondu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilmurugan Subbiah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3367594" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh Muppidathi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3466235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Shinde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11010016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Lebental" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3238900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gookbin Cho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grinenval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13071157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Foti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriya Venkatesan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030451" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azzouzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2022.3182289" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barriera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Van Rompu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1914146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures5020018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936662v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164577" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Pavic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41989-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108575" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174938v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2910317" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqiao Lin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikumar Ramachandran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.01.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Maurice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beng Kang Tay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823328v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Kong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Dian Lim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lynn Shiau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giudicelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Loisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26224" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Retima" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedallu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.87012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Michelis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.103" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860866v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Sridi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Azevedo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ghis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.12.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Moujahid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/26/265603" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delevoye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693353" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delevoye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395501" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laporte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10324917" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10324878" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh M" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidal Hallil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS52175.2022.9967256" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN54820.2022.9789680" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024061v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_50" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourquin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811007v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallesham Godumala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395020v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pellegrino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo Chichi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2016.7758263" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vezzoli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798430v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01260405v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ghaddab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisiel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Kabiri Samani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei Tan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sorin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214573v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heechul Woo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Norman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gohier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz Hitzky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Aranda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991531v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860842v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860864v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Soek Lee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811150v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857257v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maurice" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rick Merliot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857375v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990854v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860857v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860847v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gorintin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bondavalli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860836v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860859v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Acauan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860584v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860810v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam Sado" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860795v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100880v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618688v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122383" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472668v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045691v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045717v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045682v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615713v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04664571v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04664575v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn West" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Vainer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoffman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathes Hadjiefthimiadis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_11" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003337553" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023982v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Moumtzidou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Karakostas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefteris Gounaridis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kouloumentas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08262-7_11" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438019v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Muppidathi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Mishra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Flores Guttierez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000512v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880663v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860816v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997192v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594766v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00574780v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1071" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01798285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-lebental" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8985-8203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151346569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05596967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bobby Ngoune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesha Mazumder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2026.139858" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leshan Usgodaarachchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Zelou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikraman Haribaskar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Grana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03041B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh Muppidathi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilmurugan Subbiah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3466235" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bondu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3367594" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Shinde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11010016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Lebental" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3238900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gookbin Cho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grinenval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P. Gabriel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13071157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Foti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriya Venkatesan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Zucchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030451" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.26901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azzouzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Delaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2022.3182289" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barriera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Van Rompu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1914146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133634" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures5020018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936662v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164577" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Pavic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charliac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41989-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174938v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2910317" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108575" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325695v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqiao Lin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikumar Ramachandran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.01.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Maurice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beng Kang Tay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801348" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823328v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinyu Kong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Dian Lim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lynn Shiau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giudicelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Loisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26224" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Retima" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piedallu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.87012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Michelis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.103" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860866v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Sridi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Azevedo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ghis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.12.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Lee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Moujahid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/26/265603" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delevoye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693353" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delevoye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395501" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104574v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433257v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laporte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10324917" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10324878" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh M" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidal Hallil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS52175.2022.9967256" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN54820.2022.9789680" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024061v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_50" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294567v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourquin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810286v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811007v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallesham Godumala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395020v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pellegrino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo Chichi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2016.7758263" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393369v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vezzoli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798430v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01260405v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217261v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ghaddab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sorin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214573v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991373v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heechul Woo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Norman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gohier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisiel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Kabiri Samani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei Tan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz Hitzky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Aranda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991531v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ruiz-Hitzky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990944v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Soek Lee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Normand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860842v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811150v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouanis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857257v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maurice" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rick Merliot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857375v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990854v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860847v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gorintin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bondavalli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875694v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860836v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860859v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Acauan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860584v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860810v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Meguekam Sado" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860795v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100880v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618688v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122383" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472593v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472668v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045691v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045717v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433924v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045682v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615713v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04664571v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04664575v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn West" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Vainer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoffman" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathes Hadjiefthimiadis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48831-3_11" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04024009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003337553" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023982v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Moumtzidou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Karakostas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefteris Gounaridis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kouloumentas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08262-7_11" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214475v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438019v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Muppidathi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Mishra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04438000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Flores Guttierez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000512v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880663v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860816v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997192v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594766v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00574780v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1071" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01798285v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>