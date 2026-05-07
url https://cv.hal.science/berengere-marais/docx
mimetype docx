--- v0 (2026-03-24)
+++ v1 (2026-05-07)
@@ -160,429 +160,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t>
+                <w:t xml:space="preserve">Atosan, a new exopolysaccharide secreted by a Vibrio alginolyticus strain isolated from a deep-sea hydrothermal vent environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Maillard</w:t>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Méline Calatraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Sandrine Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Laëtitia Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Marais</w:t>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 556, pp.109609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2025.109609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358079v1</w:t>
+                <w:t xml:space="preserve">hal-05206165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atosan, a new exopolysaccharide secreted by a Vibrio alginolyticus strain isolated from a deep-sea hydrothermal vent environment</w:t>
+                <w:t xml:space="preserve">Faba bean and pea protein ingredients: Endogenous lipid accumulation and lipid oxidative state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+                <w:t xml:space="preserve">Jolijn S.A. Koomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Calatraba</w:t>
+                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bonnetot</w:t>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Marchand</w:t>
+                <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 556, pp.109609. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, pp.116884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2025.109609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206165v1</w:t>
+                <w:t xml:space="preserve">hal-05358075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faba bean and pea protein ingredients: Endogenous lipid accumulation and lipid oxidative state</w:t>
+                <w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolijn S.A. Koomen</w:t>
+                <w:t xml:space="preserve">Guilhem Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Kermarrec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Marais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 217, pp.116884. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358075v1</w:t>
+                <w:t xml:space="preserve">hal-05358079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical challenges related to the measurement of chlorothalonil in serum in the perspective of human biomonitoring studies</w:t>
               </w:r>
@@ -594,51 +594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Guiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -786,51 +786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
@@ -859,103 +859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
@@ -1074,51 +1074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="039AC214"/>
+    <w:nsid w:val="553D9A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1305,51 +1305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8046-0535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnetot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109609" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn S.A. Koomen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116884" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126408" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826735v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8046-0535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206165v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnetot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109609" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn S.A. Koomen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116884" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126408" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826735v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>