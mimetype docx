--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -572,222 +572,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the wall pressure variations on the stall inception of a thick cambered profile at high Reynolds number</w:t>
+                <w:t xml:space="preserve">Low-dimensional analysis and modelling of the flow over a forward-facing step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Braud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Deparday</w:t>
+                <w:t xml:space="preserve">B. Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.014605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1000, pp.A69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420727v1</w:t>
+                <w:t xml:space="preserve">hal-05042685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dimensional analysis and modelling of the flow over a forward-facing step</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the wall pressure variations on the stall inception of a thick cambered profile at high Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Podvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+                <w:t xml:space="preserve">Julien Deparday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1000, pp.A69. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.014605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.014605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042685v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynolds effects on wall pressure fluctuations at stall inception of a wind turbine blade section</w:t>
               </w:r>
@@ -1495,144 +1495,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t>
+                <w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+                <w:t xml:space="preserve">Mohamed Frihat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sergent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 923, pp.A6. </w:t>
+              <w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029901v2</w:t>
+                <w:t xml:space="preserve">hal-03258870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-order models for predicting radiative transfer effects on Rayleigh–Bénard convection in a cubic cell at different Rayleigh numbers</w:t>
               </w:r>
@@ -1729,157 +1742,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t>
+                <w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Frihat</w:t>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t>
+              <w:t xml:space="preserve">, 2021, 923, pp.A6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258870v1</w:t>
+                <w:t xml:space="preserve">hal-03029901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-order modelling of the wake dynamics of an Ahmed body</w:t>
               </w:r>
@@ -2008,51 +2008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Reynolds-number investigations on the ability of the strip of e-TellTale sensor to detect the flow features over wind turbine blade section: flow stall and reattachment dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2353,486 +2353,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of simultaneous heat and mass transfer: species interdiffusion, Soret effect and Dufour effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical shadowgraph in turbulent Rayleigh-Bénard convection with a rough boundary: investigation of plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Jiang</w:t>
+                <w:t xml:space="preserve">Laura Guislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Studer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 156, pp.119758. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 895, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879475v1</w:t>
+                <w:t xml:space="preserve">hal-02329929v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical shadowgraph in turbulent Rayleigh-Bénard convection with a rough boundary: investigation of plumes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical modeling of simultaneous heat and mass transfer: species interdiffusion, Soret effect and Dufour effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Guislain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Berengere Podvin</w:t>
+                <w:t xml:space="preserve">Nan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 895, pp.A7. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.119758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329929v3</w:t>
+                <w:t xml:space="preserve">hal-02879475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cessation and reversals of large-scale structures in square Rayleigh-Bénard cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">On reversals in 2D turbulent Rayleigh-Bénard convection: insights from embedding theory and comparison with Proper Orthogonal Decomposition analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.598⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (29), pp.033110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5081031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921361v2</w:t>
+                <w:t xml:space="preserve">hal-01701353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On reversals in 2D turbulent Rayleigh-Bénard convection: insights from embedding theory and comparison with Proper Orthogonal Decomposition analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">Cessation and reversals of large-scale structures in square Rayleigh-Bénard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (29), pp.033110. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877, pp.922-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5081031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701353v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal proper orthogonal decomposition of turbulent channel flow</w:t>
               </w:r>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,51 +3416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursor for wind reversal in a square Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3696,235 +3696,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A large-scale investigation of wind reversal in a square Rayleigh-Bénard cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (1), pp.013006. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 766, pp.172--201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282511v1</w:t>
+                <w:t xml:space="preserve">hal-01834653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large-scale investigation of wind reversal in a square Rayleigh-Bénard cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaotic dynamics of a convection roll in a highly confined, vertical, differentially heated fluid layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 766, pp.172--201. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.013006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834653v1</w:t>
+                <w:t xml:space="preserve">hal-01282511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD-based wall boundary conditions for the numerical simulation of turbulent channel flows</w:t>
               </w:r>
@@ -4112,307 +4112,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics between two differentially heated vertical plates in the presence of stratification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27, pp.89-114. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.023010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-012-0261-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621205v1</w:t>
+                <w:t xml:space="preserve">hal-00958734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear dynamics between two differentially heated vertical plates in the presence of stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-012-0261-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958734v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD investigation of Rayleigh-Bénard convection in a rectangular cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.105106_1-105106_26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4866,51 +4866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reconstruction method for the flow past an open cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5022,51 +5022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.065301(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5249,51 +5249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Lamure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5318,77 +5318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the characteristics of pressure fluctuations around stall on a thick full-scale airfoil at high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deparday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS: 76th Annual Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5649,377 +5649,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t>
+                <w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chihaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426802v1</w:t>
+                <w:t xml:space="preserve">hal-04426711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de graphe pour la reconstruction de l'environnement vibratoire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giordano</w:t>
+                <w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnavion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717557v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
+                <w:t xml:space="preserve">Apprentissage de graphe pour la reconstruction de l'environnement vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426711v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between base pressure and velocity in the wake of a bluff body</w:t>
               </w:r>
@@ -6342,51 +6342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rosenkranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised identification of motifs in turbulent channel flow using Latent Dirichlet Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Frihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6700,64 +6700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6802,243 +6802,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Podvin</w:t>
+                <w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Fraigneau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406590v1</w:t>
+                <w:t xml:space="preserve">hal-04426726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t>
+              <w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426726v1</w:t>
+                <w:t xml:space="preserve">hal-04406590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of the wake behind a squareback Ahmed body</w:t>
               </w:r>
@@ -7139,191 +7139,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
+                <w:t xml:space="preserve">Flow reconstruction using manifold learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">SIAM Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Spokane, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426752v1</w:t>
+                <w:t xml:space="preserve">hal-04405363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7368,165 +7342,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow reconstruction using manifold learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Podvin</w:t>
+                <w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Spokane, WA, United States</w:t>
+              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405363v1</w:t>
+                <w:t xml:space="preserve">hal-04426752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Physical Modeling for Coupled Heat and Mass Transfer in a Square Cavity with Condensation in the Presence of Non-Condensable Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7616,51 +7616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7685,64 +7685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport enhancement over a rough plate in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7774,528 +7774,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of rough turbulent Rayleigh-Bénard convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau JDFP</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401309v1</w:t>
+                <w:t xml:space="preserve">hal-04401315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional statistics of the large-scale dynamics in square Rayleigh-Bénard cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, euromech, Sep 2018, vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of rough turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau JDFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401315v1</w:t>
+                <w:t xml:space="preserve">hal-04401309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale reversals in turbulent Rayleigh-Bénard convection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
+                <w:t xml:space="preserve">Symmetry breaking wakes of a square-back Ahmed body: LES and modes analysis using POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Turbulence and Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trois Ilets (Martinique), France</w:t>
+              <w:t xml:space="preserve">7th conference on bluff body wakes and vortex- induced vibrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170068v1</w:t>
+                <w:t xml:space="preserve">hal-04408880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry breaking wakes of a square-back Ahmed body: LES and modes analysis using POD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">Large scale reversals in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bã©rengã¨re Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference on bluff body wakes and vortex- induced vibrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">International Conference on Turbulence and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trois Ilets (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408880v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and control of the symmetry breaking wakes behind an Ahmed body by Large Eddy Simulation</w:t>
               </w:r>
@@ -8458,64 +8458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of turbulent convection in a rough Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8687,51 +8687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8808,51 +8808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8907,51 +8907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9499,230 +9499,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistiques conditionnelles des structures cohérentes en convection turbulente de Rayleigh-Bénard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of turbulent convection in an asymmetric rough Rayleigh-Bénard cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">21èmes Rencontres du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843439v1</w:t>
+                <w:t xml:space="preserve">hal-04400714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of turbulent convection in an asymmetric rough Rayleigh-Bénard cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Statistiques conditionnelles des structures cohérentes en convection turbulente de Rayleigh-Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Rencontres du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
+              <w:t xml:space="preserve">21e Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400714v1</w:t>
+                <w:t xml:space="preserve">hal-01843439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9766,51 +9766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9959,51 +9959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of the e-TellTale sensor to detect flow features over wind turbine blades: flow stall/reattachment dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10216,51 +10216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Malhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0719.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Papalexandris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/2/022052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soucasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Olesen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Velte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F&#233;vrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dubrulle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096184" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-409-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02882002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119758" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.746" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aae166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-012-0261-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74M2JG1D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moraga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2904993" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1408919" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lamure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794124v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gorodetsky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405363v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04383033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325196v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bucquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04484617v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888487v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Malhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0719.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Papalexandris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014605" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/2/022052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soucasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Olesen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Velte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F&#233;vrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dubrulle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096184" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-409-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02882002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119758" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.746" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aae166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-012-0261-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74M2JG1D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moraga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2904993" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1408919" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lamure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794124v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gorodetsky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04383033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325196v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bucquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04484617v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888487v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>