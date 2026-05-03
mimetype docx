--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -767,291 +767,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reynolds effects on wall pressure fluctuations at stall inception of a wind turbine blade section</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Rayleigh-Bénard convection using latent Dirichlet allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hanna</w:t>
+                <w:t xml:space="preserve">L. Soucasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Braud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Deparday</w:t>
+                <w:t xml:space="preserve">F. Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/2/022052⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (6), pp.063502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.063502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669724v1</w:t>
+                <w:t xml:space="preserve">hal-04729077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Rayleigh-Bénard convection using latent Dirichlet allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reynolds effects on wall pressure fluctuations at stall inception of a wind turbine blade section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Yvon</w:t>
+                <w:t xml:space="preserve">J. Deparday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (6), pp.063502. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2767 (2), pp.022052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.063502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2767/2/022052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729077v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation-based proper orthogonal decomposition of turbulent Rayleigh–Bénard convection flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P J Olesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soucasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1495,274 +1495,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Frihat</w:t>
+                <w:t xml:space="preserve">Low-order models for predicting radiative transfer effects on Rayleigh–Bénard convection in a cubic cell at different Rayleigh numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 917, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258870v1</w:t>
+                <w:t xml:space="preserve">hal-03205241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-order models for predicting radiative transfer effects on Rayleigh–Bénard convection in a cubic cell at different Rayleigh numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+                <w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Frihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anouar Soufiani</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 917, pp.A5. </w:t>
+              <w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205241v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
@@ -5649,377 +5649,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t>
+                <w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnavion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426711v1</w:t>
+                <w:t xml:space="preserve">hal-04426802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
+                <w:t xml:space="preserve">Apprentissage de graphe pour la reconstruction de l'environnement vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426802v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de graphe pour la reconstruction de l'environnement vibratoire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giordano</w:t>
+                <w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chihaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717557v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between base pressure and velocity in the wake of a bluff body</w:t>
               </w:r>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised identification of motifs in turbulent channel flow using Latent Dirichlet Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Frihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6802,243 +6802,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t>
+              <w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426726v1</w:t>
+                <w:t xml:space="preserve">hal-04406590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Podvin</w:t>
+                <w:t xml:space="preserve">POD et modèles réduits pour l'analyse des modes de sillage derrière un corps d'Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Fraigneau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th 3AF International Conference FP84-AERO2020-pellerin on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406590v1</w:t>
+                <w:t xml:space="preserve">hal-04426726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of the wake behind a squareback Ahmed body</w:t>
               </w:r>
@@ -7139,230 +7139,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow reconstruction using manifold learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Podvin</w:t>
+                <w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Spokane, WA, United States</w:t>
+              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405363v1</w:t>
+                <w:t xml:space="preserve">hal-04390710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+                <w:t xml:space="preserve">Flow reconstruction using manifold learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Derebail Muralidhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">SIAM Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Spokane, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390710v1</w:t>
+                <w:t xml:space="preserve">hal-04405363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t>
               </w:r>
@@ -7774,243 +7774,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
+                <w:t xml:space="preserve">Conditional statistics of the large-scale dynamics in square Rayleigh-Bénard cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berengere Podvin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, euromech, Sep 2018, vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401315v1</w:t>
+                <w:t xml:space="preserve">hal-04401017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics of the large-scale dynamics in square Rayleigh-Bénard cells</w:t>
+                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, euromech, Sep 2018, vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401017v1</w:t>
+                <w:t xml:space="preserve">hal-04401315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of rough turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
@@ -10216,51 +10216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Malhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0719.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Papalexandris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014605" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/2/022052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soucasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Olesen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Velte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F&#233;vrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dubrulle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096184" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-409-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02882002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119758" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.746" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aae166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-012-0261-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74M2JG1D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moraga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2904993" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1408919" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lamure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794124v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gorodetsky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405363v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04383033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325196v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bucquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04484617v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888487v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Malhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0719.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Papalexandris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014605" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soucasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparday" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/2/022052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Olesen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Velte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F&#233;vrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dubrulle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096184" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-409-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02882002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119758" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.746" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aae166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-012-0261-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74M2JG1D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moraga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2904993" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1408919" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lamure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794124v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gorodetsky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04383033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325196v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bucquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04484617v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888487v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>