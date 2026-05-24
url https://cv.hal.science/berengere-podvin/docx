--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1495,391 +1495,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-order models for predicting radiative transfer effects on Rayleigh–Bénard convection in a cubic cell at different Rayleigh numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+                <w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 917, pp.A5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.260⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 923, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205241v1</w:t>
+                <w:t xml:space="preserve">hal-03029901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Frihat</w:t>
+                <w:t xml:space="preserve">Low-order models for predicting radiative transfer effects on Rayleigh–Bénard convection in a cubic cell at different Rayleigh numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t>
+              <w:t xml:space="preserve">, 2021, 917, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258870v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of roughness valleys in turbulent Rayleigh-Bénard convection</w:t>
+                <w:t xml:space="preserve">Coherent structure identification in turbulent channel flow using latent Dirichlet allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+                <w:t xml:space="preserve">Mohamed Frihat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sergent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 923, pp.A6. </w:t>
+              <w:t xml:space="preserve">, 2021, 920, pp.A27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029901v2</w:t>
+                <w:t xml:space="preserve">hal-03258870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-order modelling of the wake dynamics of an Ahmed body</w:t>
               </w:r>
@@ -2106,330 +2106,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of the wake deviation behind a squareback Ahmed body</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Evrard</w:t>
+                <w:t xml:space="preserve">Reduced-order modelling of radiative transfer effects on Rayleigh–Bénard convection in a cubic cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.064612⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 898, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985722v1</w:t>
+                <w:t xml:space="preserve">hal-02882002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modelling of radiative transfer effects on Rayleigh–Bénard convection in a cubic cell</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anouar Soufiani</w:t>
+                <w:t xml:space="preserve">Proper orthogonal decomposition analysis and modelling of the wake deviation behind a squareback Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 898, pp.A2. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.064612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.064612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882002v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical shadowgraph in turbulent Rayleigh-Bénard convection with a rough boundary: investigation of plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,248 +2591,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On reversals in 2D turbulent Rayleigh-Bénard convection: insights from embedding theory and comparison with Proper Orthogonal Decomposition analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Faranda</w:t>
+                <w:t xml:space="preserve">Cessation and reversals of large-scale structures in square Rayleigh-Bénard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5081031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877, pp.922-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701353v2</w:t>
+                <w:t xml:space="preserve">hal-01921361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cessation and reversals of large-scale structures in square Rayleigh-Bénard cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">On reversals in 2D turbulent Rayleigh-Bénard convection: insights from embedding theory and comparison with Proper Orthogonal Decomposition analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 877, pp.922-954. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (29), pp.033110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5081031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921361v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal proper orthogonal decomposition of turbulent channel flow</w:t>
               </w:r>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,51 +3416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursor for wind reversal in a square Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3715,51 +3715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale investigation of wind reversal in a square Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 766, pp.172--201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3819,51 +3819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4112,307 +4112,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear dynamics between two differentially heated vertical plates in the presence of stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (2), pp.023010. </w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.89-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00162-012-0261-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958734v1</w:t>
+                <w:t xml:space="preserve">hal-01621205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics between two differentially heated vertical plates in the presence of stratification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to chaos of natural convection between two infinite differentially heated vertical plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.023010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-012-0261-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01621205v1</w:t>
+                <w:t xml:space="preserve">hal-00958734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD investigation of Rayleigh-Bénard convection in a rectangular cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.105106_1-105106_26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5649,377 +5649,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t>
+                <w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chihaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426802v1</w:t>
+                <w:t xml:space="preserve">hal-04426711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de graphe pour la reconstruction de l'environnement vibratoire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giordano</w:t>
+                <w:t xml:space="preserve">Near wake of an Ahmed body: analysis of switches and base pressure-velocity relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnavion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Contrôle des Décollements, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717557v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et contrôle d'un écoulement autour d'un corps de type SUV par DNS et analyse POD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
+                <w:t xml:space="preserve">Apprentissage de graphe pour la reconstruction de l'environnement vibratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISN, Mar 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426711v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between base pressure and velocity in the wake of a bluff body</w:t>
               </w:r>
@@ -6342,51 +6342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Rayleigh-Bénard convection with a roughness plate: Valley flow and plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rosenkranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised identification of motifs in turbulent channel flow using Latent Dirichlet Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Frihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6700,64 +6700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Properties of Thermal Plumes in Turbulent Rayleigh-Benard Convection with a Rough Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6808,51 +6808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Dimensional Dynamics in the Wake of an Ahmed Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7139,135 +7139,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390710v1</w:t>
+                <w:t xml:space="preserve">hal-04426752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow reconstruction using manifold learning</w:t>
               </w:r>
@@ -7342,148 +7355,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A POD-based model for the wake of an Ahmed body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat Transfert At The Roughness Scale In Turbulent Rayleigh-Bénard Convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Symposium flow separation control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">17TH EUROPEAN TURBULENCE CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Sep 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426752v1</w:t>
+                <w:t xml:space="preserve">hal-04390710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Physical Modeling for Coupled Heat and Mass Transfer in a Square Cavity with Condensation in the Presence of Non-Condensable Gas</w:t>
               </w:r>
@@ -7616,51 +7616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Numerical Mathematics and Advanced Applications Conference (ENUMATH2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7685,64 +7685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport enhancement over a rough plate in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7774,338 +7774,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics of the large-scale dynamics in square Rayleigh-Bénard cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of rough turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, euromech, Sep 2018, vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau JDFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401017v1</w:t>
+                <w:t xml:space="preserve">hal-04401309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Conditional statistics of the large-scale dynamics in square Rayleigh-Bénard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, euromech, Sep 2018, vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401315v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of rough turbulent Rayleigh-Bénard convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau JDFP</w:t>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401309v1</w:t>
+                <w:t xml:space="preserve">hal-04401315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breaking wakes of a square-back Ahmed body: LES and modes analysis using POD</w:t>
               </w:r>
@@ -8173,90 +8173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale reversals in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bã©rengã¨re Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Turbulence and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trois Ilets (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8458,64 +8458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of turbulent convection in a rough Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8687,51 +8687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8808,51 +8808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8907,51 +8907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'écoulement dans un canal différentiellement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9499,230 +9499,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of turbulent convection in an asymmetric rough Rayleigh-Bénard cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Statistiques conditionnelles des structures cohérentes en convection turbulente de Rayleigh-Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Rencontres du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
+              <w:t xml:space="preserve">21e Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400714v1</w:t>
+                <w:t xml:space="preserve">hal-01843439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistiques conditionnelles des structures cohérentes en convection turbulente de Rayleigh-Bénard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of turbulent convection in an asymmetric rough Rayleigh-Bénard cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Podvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">21èmes Rencontres du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843439v1</w:t>
+                <w:t xml:space="preserve">hal-04400714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10216,51 +10216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Malhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0719.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Papalexandris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014605" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soucasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparday" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/2/022052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Olesen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Velte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F&#233;vrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dubrulle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096184" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-409-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02882002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119758" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.746" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aae166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-012-0261-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74M2JG1D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moraga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2904993" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1408919" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lamure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794124v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gorodetsky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04383033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325196v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bucquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04484617v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888487v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Malhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0719.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394857v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soucasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126899" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Papalexandris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Larose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Morton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2025.109866" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Podvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.014605" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soucasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.063502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669724v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparday" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/2/022052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Olesen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Velte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F&#233;vrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J062735" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnavion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dubrulle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096184" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029901v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.583" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frihat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.444" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-6-409-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02882002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.395" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Podvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Evrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.064612" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Studer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119758" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701353v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Derebail Muralidhar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.746" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguimatsia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2513-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01935496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aae166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlan Gao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Chergui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.013112" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974330" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2016.08.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.15" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834655v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.884279" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Podvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fraigneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tenaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-012-0261-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74M2JG1D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757663" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834657v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.541259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001385" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moraga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848205v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lorang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2904993" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.21751" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.065301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1408919" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Lamure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794124v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406619v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chihaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426802v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426906v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gorodetsky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rosenkranz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Romemont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451341v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhomme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heesik Yoo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426752v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04383033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Agrawal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401309v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396718v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422700v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400714v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325196v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bucquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04484617v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888487v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>