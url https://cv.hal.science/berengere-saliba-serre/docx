--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérengère SALIBA-SERRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berengere-saliba-serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0106-4407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure Statisticienne CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentité et dépsychiatrisation : enjeux éthiques. Enquête nationale auprès des psychiatres en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Maakaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Merrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182 (4), pp.318-324. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of assent to dental examination in children with intellectual disabilities: Dentists’ practices in Europe and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Care in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), pp.1236-1244. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scd.12982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bone density in edentulous maxillae using cone beam computed tomography (CBCT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (5), pp.101825. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2024.101825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal facial bone growth: Post-mortem CT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorincour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (356), pp.116-126. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2022.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche commune pour la sélection de variations asymptomatiques osseuses et dentaires répétables et reproductibles en anthropologie biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical issues encountered by French intensive care unit caregivers during the first COVID-19 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (11), pp.1816-1827. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-023-02585-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early childhood caries: Detection, prevention, and referral. A questionnaire study of general medical practitioners and pediatricians in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al-Azawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), pp.321-326. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surnames in south-eastern France: structure of the rural population during the 19th century through isonymy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosocial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021932021000699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional status in older patients with cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouguerede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geriatric Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgo.2021.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life of patients irradiated for head and neck cancer and impact of rehabilitation with a removable dental prosthetic: 1-year follow-up study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.e221-e228. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4317/jced.59315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological analysis of stature estimation from tibia osteometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100272. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsir.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’épidémiologie passée et actuelle de la spondylolyse lombo-sacrée et son association avec la spina bifida occulta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.10225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic growth 5 years after cancer: identification of associated actionable factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.8261-8270. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-022-07253-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the growth and shape of the brain and cranial base during the first two years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tuchtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carballeira Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (348), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2020.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques anatomiques de la zone symphysaire chez le patient édenté complet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinic </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (399), pp.270-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frailty in a Population of Former Immigrant Workers in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ennomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouguerède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (10), pp.1226-1228. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-021-1698-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimation from the biometric information of hand bones: Development of new formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 322, pp.110777. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in irradiated patients with head and neck cancer: A preliminary study about the impact of prosthetic rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.e906-e912. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4317/jced.58209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins d’odontologie sous anesthésie générale chez l’enfant avec troubles psychiques ou cognitifs : enquête française et internationale d’évaluation des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLINIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (12), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Factors Are Associated with Body Mass Index Among Elderly People Living at Home in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3-4), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2020-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities in treatment planning for children with intellectual disabilities: A questionnaire study of dentists in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Faulks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Care in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.356-363. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scd.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone beam computed tomography analysis of the edentulous mandibular symphysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ES Journal of Dental Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jds.2020.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross‐sectional analysis of patient care pathways and profiles in a dental emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bukiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/idj.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des densités osseuses de la zone pré-sinusienne chez l’édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de prothèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and perceived oral health status of elderly nursing home residents: a local survey in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1141-1151. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S204533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in Head Shape of Newborn Infants in the Week following Birth: Contributing Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frémondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (05), pp.168-175. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0038-1668162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology: A solution to assess mortality profiles from individual age-at-death estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.576-587. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of care and the oral health status of people aged 60&nbsp;years and older in France: results from the National Health and Disability Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.1159-1166. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S135542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental students' attitudes towards management of pain and anxiety during a dental emergency: educational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bukiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (6), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/idj.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic use of the Greulich and Pyle atlas: prediction intervals and relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Léonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.1032 - 1043. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-016-4466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (5), pp.1305 - 1309. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (5), pp.1305-1309. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres biologiques et organisation spatiale de l'ensemble funéraire Néolithique moyen de Poncharaud 2 (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bioarchaeology of european neolithic populations, 52 (2), pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admixture Indicative Interval (AII): a new approach to assess trends in genetic admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Gourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (5), pp.473-482. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-014-9792-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odontological Approach to sexual dismorphism in souhteastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lladeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1556-4029.2012.02209.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Older Adults Who Volunteer to Participate in an Exercise Study Fitter and Healthier Than Nonvolunteers? The Participation Bias of the Study population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.359-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of physical activity in a 1-year predictors follow-up among french older adults a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (S Août), pp.S275-S276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d'activité physique pour les personnes âgées (QAPPA) : validation d'un nouvel instrument de mesure en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the QAPPA, a new tool for assessing physical activity among French-speaking elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médicolégale : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie de la maladie dégénérative vertébrale dans des séries ostéologiques documentées. Proposition d'une nouvelle méthode de cotation et première application aux articulations interapophysaires lombaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1-2), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0024-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Statistical Methods for the Determination of Age of Death Using Dental Root Translucency and Periodontosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), pp.590 - 596. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1556-4029.2010.01341.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médico-légale : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brau Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Socioeconomic Status and Body Mass Index on Bone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamtali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Baali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Research in Paediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (2), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Patients of Low Socioeconomic Status with Mental Health Problems Have Shorter Consultations with General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1258/jhsrp.2009.009034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux &amp;quot;populations&amp;quot; de la deuxième moitié du Vè millénaire avant notre ère : approche anthropométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (3-4), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.6543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuisement professionnel chez les médecins généralistes de ville : prévalence et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dusmesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (4), pp.355. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.094.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity, Overweight and Hypertension in the Senegalese Elderly Living in Senegal and in France: Influence of migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Chapuis-Lucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Coume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Macia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.S164-S164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of coprescription of anxiolytics with antidepressants in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovess-Masféty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (2), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/070674370805300204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patronymes en région sud-paca : structure de la population durant le XIXième siècle à travers l’isonymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse méthodologique de l’estimation de la stature à partir des données ostéométriques du tibia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’Anthropologie Médico-légale de Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la cause des traumatismes résultant de mécanismes contondants : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2020 de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sépultures multiples de soldats de l’an II dans le cimetière des Trois-Maison à Nancy (Meurthe-et-Moselle). Approches paléodémographique et paléopathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche. 8e recontre du Gaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Weydert; Stéfan Tzortzis; Anne Richier; Laetitia Lanteri; Hervé Guy, May 2016, Marseille, France. pp.195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle perspective en paléodémographie : apports de la cémentochronologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1841e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du théorème de Bayes pour estimer l'âge au décès d'adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet IGPrare : une recherche collaborative, multidisciplinaire et transversale Méthodologie de co-construction du questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Libany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patronymes en région SUD : structure de la population au XIXes à travers l’isonymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lizee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les variations asymptomatiques crâniennes, post-crâniennes et dentaires effectivement répétables et reproductibles, dans le cadre d’un échantillon bioarchéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847es Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies Rares : Un domaine favorable aux innovations méthodologiques, Illustration par le projet IGP rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Libany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RARE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des densités osseuses de la zone pré-sinusienne chez l’édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès des Doctorants en Sciences de l’Environnement (ED 251),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le développement post traumatique après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in patients with head and neck cancer : impact of prosthetic rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le Développement Post Traumatique Positif après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque universitaire international infirmier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps opulent: quelle corpulence pour le senior en bonne santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of Red Cell Blood Groups distribution to environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th congress DNA Polymorphisms in human populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between Points of Interest of the Two Upper Thirds of the Face and Mandibular Landmarks: A Statistical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Gerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aassif Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gleizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Association for Cranio-Maxillo-Facial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui pèse de tout son poids sur la corpulence du sujet âgé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1840èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology : A Solution To Reconstructing Past Populations' Mortality Profiles Using Individual Age-At-Death Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naji S., Rendu W., Gourichon L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.338-350, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalle indicatif de mélange : une nouvelle méthode d'évaluation des contributions parentales lors du mélange génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Gourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.S19-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés à l'application de la diagnose sexuelle secondaire sur la série néolithique de Pontcharaud-II (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.S35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'échelle macro à l'échelle micro, les étapes d'un parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche synchronique du vieillissement : exemple d'étude de la population sénégalaise âgée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Chapuis-Lucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Signate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Macia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Coume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation Statistique en Anthropologie Biologique du Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérengère SALIBA-SERRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berengere-saliba-serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0106-4407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure Statisticienne CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bone density in edentulous maxillae using cone beam computed tomography (CBCT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (5), pp.101825. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2024.101825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of assent to dental examination in children with intellectual disabilities: Dentists’ practices in Europe and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Care in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), pp.1236-1244. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scd.12982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentité et dépsychiatrisation : enjeux éthiques. Enquête nationale auprès des psychiatres en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Maakaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Merrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182 (4), pp.318-324. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early childhood caries: Detection, prevention, and referral. A questionnaire study of general medical practitioners and pediatricians in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al-Azawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), pp.321-326. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical issues encountered by French intensive care unit caregivers during the first COVID-19 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (11), pp.1816-1827. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-023-02585-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche commune pour la sélection de variations asymptomatiques osseuses et dentaires répétables et reproductibles en anthropologie biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal facial bone growth: Post-mortem CT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorincour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (356), pp.116-126. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2022.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic growth 5 years after cancer: identification of associated actionable factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.8261-8270. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-022-07253-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surnames in south-eastern France: structure of the rural population during the 19th century through isonymy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosocial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021932021000699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’épidémiologie passée et actuelle de la spondylolyse lombo-sacrée et son association avec la spina bifida occulta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.10225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological analysis of stature estimation from tibia osteometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100272. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsir.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life of patients irradiated for head and neck cancer and impact of rehabilitation with a removable dental prosthetic: 1-year follow-up study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.e221-e228. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4317/jced.59315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional status in older patients with cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouguerede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geriatric Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgo.2021.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimation from the biometric information of hand bones: Development of new formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 322, pp.110777. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in irradiated patients with head and neck cancer: A preliminary study about the impact of prosthetic rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.e906-e912. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4317/jced.58209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the growth and shape of the brain and cranial base during the first two years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tuchtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carballeira Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (348), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2020.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques anatomiques de la zone symphysaire chez le patient édenté complet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinic </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (399), pp.270-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frailty in a Population of Former Immigrant Workers in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ennomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouguerède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (10), pp.1226-1228. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-021-1698-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Factors Are Associated with Body Mass Index Among Elderly People Living at Home in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3-4), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2020-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins d’odontologie sous anesthésie générale chez l’enfant avec troubles psychiques ou cognitifs : enquête française et internationale d’évaluation des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLINIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (12), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities in treatment planning for children with intellectual disabilities: A questionnaire study of dentists in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Faulks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Care in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.356-363. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scd.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone beam computed tomography analysis of the edentulous mandibular symphysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ES Journal of Dental Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jds.2020.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in Head Shape of Newborn Infants in the Week following Birth: Contributing Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frémondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (05), pp.168-175. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0038-1668162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross‐sectional analysis of patient care pathways and profiles in a dental emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bukiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/idj.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des densités osseuses de la zone pré-sinusienne chez l’édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de prothèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and perceived oral health status of elderly nursing home residents: a local survey in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1141-1151. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S204533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology: A solution to assess mortality profiles from individual age-at-death estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.576-587. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of care and the oral health status of people aged 60&nbsp;years and older in France: results from the National Health and Disability Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.1159-1166. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S135542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental students' attitudes towards management of pain and anxiety during a dental emergency: educational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bukiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (6), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/idj.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic use of the Greulich and Pyle atlas: prediction intervals and relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Léonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.1032 - 1043. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-016-4466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (5), pp.1305 - 1309. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (5), pp.1305-1309. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres biologiques et organisation spatiale de l'ensemble funéraire Néolithique moyen de Poncharaud 2 (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bioarchaeology of european neolithic populations, 52 (2), pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admixture Indicative Interval (AII): a new approach to assess trends in genetic admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Gourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (5), pp.473-482. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-014-9792-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odontological Approach to sexual dismorphism in souhteastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lladeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1556-4029.2012.02209.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Older Adults Who Volunteer to Participate in an Exercise Study Fitter and Healthier Than Nonvolunteers? The Participation Bias of the Study population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.359-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of physical activity in a 1-year predictors follow-up among french older adults a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (S Août), pp.S275-S276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d'activité physique pour les personnes âgées (QAPPA) : validation d'un nouvel instrument de mesure en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the QAPPA, a new tool for assessing physical activity among French-speaking elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Patients of Low Socioeconomic Status with Mental Health Problems Have Shorter Consultations with General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1258/jhsrp.2009.009034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médicolégale : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Statistical Methods for the Determination of Age of Death Using Dental Root Translucency and Periodontosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), pp.590 - 596. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1556-4029.2010.01341.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie de la maladie dégénérative vertébrale dans des séries ostéologiques documentées. Proposition d'une nouvelle méthode de cotation et première application aux articulations interapophysaires lombaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1-2), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0024-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médico-légale : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brau Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Socioeconomic Status and Body Mass Index on Bone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamtali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Baali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Research in Paediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (2), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity, Overweight and Hypertension in the Senegalese Elderly Living in Senegal and in France: Influence of migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Chapuis-Lucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Coume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Macia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.S164-S164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux &amp;quot;populations&amp;quot; de la deuxième moitié du Vè millénaire avant notre ère : approche anthropométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (3-4), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.6543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuisement professionnel chez les médecins généralistes de ville : prévalence et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dusmesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (4), pp.355. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.094.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of coprescription of anxiolytics with antidepressants in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovess-Masféty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (2), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/070674370805300204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patronymes en région sud-paca : structure de la population durant le XIXième siècle à travers l’isonymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la cause des traumatismes résultant de mécanismes contondants : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2020 de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse méthodologique de l’estimation de la stature à partir des données ostéométriques du tibia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’Anthropologie Médico-légale de Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sépultures multiples de soldats de l’an II dans le cimetière des Trois-Maison à Nancy (Meurthe-et-Moselle). Approches paléodémographique et paléopathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche. 8e recontre du Gaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Weydert; Stéfan Tzortzis; Anne Richier; Laetitia Lanteri; Hervé Guy, May 2016, Marseille, France. pp.195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle perspective en paléodémographie : apports de la cémentochronologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1841e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du théorème de Bayes pour estimer l'âge au décès d'adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet IGPrare : une recherche collaborative, multidisciplinaire et transversale Méthodologie de co-construction du questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Libany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patronymes en région SUD : structure de la population au XIXes à travers l’isonymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lizee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les variations asymptomatiques crâniennes, post-crâniennes et dentaires effectivement répétables et reproductibles, dans le cadre d’un échantillon bioarchéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847es Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in patients with head and neck cancer : impact of prosthetic rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le développement post traumatique après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies Rares : Un domaine favorable aux innovations méthodologiques, Illustration par le projet IGP rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Libany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RARE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des densités osseuses de la zone pré-sinusienne chez l’édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès des Doctorants en Sciences de l’Environnement (ED 251),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps opulent: quelle corpulence pour le senior en bonne santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le Développement Post Traumatique Positif après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque universitaire international infirmier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of Red Cell Blood Groups distribution to environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th congress DNA Polymorphisms in human populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between Points of Interest of the Two Upper Thirds of the Face and Mandibular Landmarks: A Statistical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Gerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aassif Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gleizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Association for Cranio-Maxillo-Facial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui pèse de tout son poids sur la corpulence du sujet âgé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1840èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology : A Solution To Reconstructing Past Populations' Mortality Profiles Using Individual Age-At-Death Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naji S., Rendu W., Gourichon L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.338-350, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés à l'application de la diagnose sexuelle secondaire sur la série néolithique de Pontcharaud-II (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.S35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalle indicatif de mélange : une nouvelle méthode d'évaluation des contributions parentales lors du mélange génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Gourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.S19-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'échelle macro à l'échelle micro, les étapes d'un parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche synchronique du vieillissement : exemple d'étude de la population sénégalaise âgée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Chapuis-Lucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Signate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Macia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Coume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation Statistique en Anthropologie Biologique du Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FAE7A6A"/>
+    <w:nsid w:val="975FEF90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-saliba-serre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0106-4407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890390v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Maakaron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.11.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12982" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04948571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2024.101825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04537681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesieur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2022.05.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Renaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Verna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11815" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Therond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-023-02585-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Azawi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2023.05.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lizee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932021000699" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silvestri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fakhry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.59315" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monteiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2022.100272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07253-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carballeira Alvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2020.09.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110777" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.58209" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2020.06.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guivarc'H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bukiet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12516" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mense" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tavitian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S204533" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1668162" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba Serre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S135542" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Saliba-Serre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12323" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4466-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819832v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12827" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP1XXTPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609065v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Gourjon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9792-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lladeres" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2012.02209.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9324ADCF7539793DECD4137BCF2CCAFCDB963A5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barreto de Souto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589303v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2010.09.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8SGBRT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737621v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardivo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.02.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0024-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01341.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WMTJ9C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brau Jean-Jacques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamtali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606451v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/jhsrp.2009.009034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6543" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606522v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dusmesnil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leopold" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.094.0355" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chapuis-Lucciani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Gueye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coume" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Macia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Verger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rouillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674370805300204" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533330v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575294v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573910v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henriques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cunha" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374568v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386644v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818180v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Montgolfier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Libany" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534051v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lizee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575314v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malzac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601380v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601935v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Silvestri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602551v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599330v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105287v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Gerni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gleizal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606386v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701155v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072717v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072990v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591747v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Signate" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591750v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-saliba-serre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0106-4407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04948571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2024.101825" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Maakaron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.11.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Azawi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2023.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Therond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-023-02585-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Verna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04537681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2022.05.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07253-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lizee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932021000699" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monteiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2022.100272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silvestri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fakhry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.59315" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110777" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.58209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carballeira Alvarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2020.09.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2020.06.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1668162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guivarc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bukiet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12516" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mense" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tavitian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S204533" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKGPC8H7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba Serre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S135542" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Saliba-Serre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12323" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649885v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4466-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12827" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP1XXTPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609065v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Gourjon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9792-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lladeres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2012.02209.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9324ADCF7539793DECD4137BCF2CCAFCDB963A5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barreto de Souto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2010.09.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8SGBRT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/jhsrp.2009.009034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardivo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.02.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01341.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WMTJ9C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0024-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brau Jean-Jacques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamtali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chapuis-Lucciani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Gueye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coume" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Macia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6543" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dusmesnil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leopold" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.094.0355" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476874v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Verger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rouillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674370805300204" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henriques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cunha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374568v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273441v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818180v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Montgolfier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Libany" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lizee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Silvestri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malzac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599330v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105287v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Gerni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gleizal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606386v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701155v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072990v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072717v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Signate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>