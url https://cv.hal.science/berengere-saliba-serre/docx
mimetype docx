--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérengère SALIBA-SERRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berengere-saliba-serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0106-4407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure Statisticienne CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bone density in edentulous maxillae using cone beam computed tomography (CBCT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (5), pp.101825. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2024.101825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of assent to dental examination in children with intellectual disabilities: Dentists’ practices in Europe and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Care in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), pp.1236-1244. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scd.12982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentité et dépsychiatrisation : enjeux éthiques. Enquête nationale auprès des psychiatres en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Maakaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Merrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182 (4), pp.318-324. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early childhood caries: Detection, prevention, and referral. A questionnaire study of general medical practitioners and pediatricians in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al-Azawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), pp.321-326. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical issues encountered by French intensive care unit caregivers during the first COVID-19 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (11), pp.1816-1827. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-023-02585-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche commune pour la sélection de variations asymptomatiques osseuses et dentaires répétables et reproductibles en anthropologie biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal facial bone growth: Post-mortem CT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorincour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (356), pp.116-126. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2022.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic growth 5 years after cancer: identification of associated actionable factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.8261-8270. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-022-07253-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surnames in south-eastern France: structure of the rural population during the 19th century through isonymy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosocial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021932021000699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’épidémiologie passée et actuelle de la spondylolyse lombo-sacrée et son association avec la spina bifida occulta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.10225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological analysis of stature estimation from tibia osteometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100272. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsir.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life of patients irradiated for head and neck cancer and impact of rehabilitation with a removable dental prosthetic: 1-year follow-up study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.e221-e228. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4317/jced.59315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional status in older patients with cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouguerede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geriatric Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgo.2021.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimation from the biometric information of hand bones: Development of new formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 322, pp.110777. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in irradiated patients with head and neck cancer: A preliminary study about the impact of prosthetic rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.e906-e912. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4317/jced.58209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the growth and shape of the brain and cranial base during the first two years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tuchtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carballeira Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (348), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2020.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques anatomiques de la zone symphysaire chez le patient édenté complet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinic </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (399), pp.270-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frailty in a Population of Former Immigrant Workers in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ennomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouguerède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (10), pp.1226-1228. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-021-1698-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Factors Are Associated with Body Mass Index Among Elderly People Living at Home in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3-4), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2020-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins d’odontologie sous anesthésie générale chez l’enfant avec troubles psychiques ou cognitifs : enquête française et internationale d’évaluation des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLINIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (12), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities in treatment planning for children with intellectual disabilities: A questionnaire study of dentists in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Faulks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Care in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.356-363. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scd.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone beam computed tomography analysis of the edentulous mandibular symphysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ES Journal of Dental Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jds.2020.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in Head Shape of Newborn Infants in the Week following Birth: Contributing Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frémondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (05), pp.168-175. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0038-1668162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross‐sectional analysis of patient care pathways and profiles in a dental emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bukiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/idj.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des densités osseuses de la zone pré-sinusienne chez l’édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de prothèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and perceived oral health status of elderly nursing home residents: a local survey in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1141-1151. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S204533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology: A solution to assess mortality profiles from individual age-at-death estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.576-587. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of care and the oral health status of people aged 60&nbsp;years and older in France: results from the National Health and Disability Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.1159-1166. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S135542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental students' attitudes towards management of pain and anxiety during a dental emergency: educational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bukiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (6), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/idj.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic use of the Greulich and Pyle atlas: prediction intervals and relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Léonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.1032 - 1043. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-016-4466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (5), pp.1305 - 1309. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (5), pp.1305-1309. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres biologiques et organisation spatiale de l'ensemble funéraire Néolithique moyen de Poncharaud 2 (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bioarchaeology of european neolithic populations, 52 (2), pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admixture Indicative Interval (AII): a new approach to assess trends in genetic admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Gourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (5), pp.473-482. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-014-9792-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odontological Approach to sexual dismorphism in souhteastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lladeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1556-4029.2012.02209.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Older Adults Who Volunteer to Participate in an Exercise Study Fitter and Healthier Than Nonvolunteers? The Participation Bias of the Study population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.359-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of physical activity in a 1-year predictors follow-up among french older adults a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (S Août), pp.S275-S276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d'activité physique pour les personnes âgées (QAPPA) : validation d'un nouvel instrument de mesure en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the QAPPA, a new tool for assessing physical activity among French-speaking elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Patients of Low Socioeconomic Status with Mental Health Problems Have Shorter Consultations with General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1258/jhsrp.2009.009034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médicolégale : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Statistical Methods for the Determination of Age of Death Using Dental Root Translucency and Periodontosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), pp.590 - 596. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1556-4029.2010.01341.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie de la maladie dégénérative vertébrale dans des séries ostéologiques documentées. Proposition d'une nouvelle méthode de cotation et première application aux articulations interapophysaires lombaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1-2), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0024-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médico-légale : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brau Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Socioeconomic Status and Body Mass Index on Bone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamtali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Baali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Research in Paediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (2), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity, Overweight and Hypertension in the Senegalese Elderly Living in Senegal and in France: Influence of migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Chapuis-Lucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Coume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Macia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.S164-S164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux &amp;quot;populations&amp;quot; de la deuxième moitié du Vè millénaire avant notre ère : approche anthropométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (3-4), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.6543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuisement professionnel chez les médecins généralistes de ville : prévalence et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dusmesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (4), pp.355. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.094.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of coprescription of anxiolytics with antidepressants in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovess-Masféty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (2), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/070674370805300204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patronymes en région sud-paca : structure de la population durant le XIXième siècle à travers l’isonymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la cause des traumatismes résultant de mécanismes contondants : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2020 de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse méthodologique de l’estimation de la stature à partir des données ostéométriques du tibia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’Anthropologie Médico-légale de Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sépultures multiples de soldats de l’an II dans le cimetière des Trois-Maison à Nancy (Meurthe-et-Moselle). Approches paléodémographique et paléopathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche. 8e recontre du Gaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Weydert; Stéfan Tzortzis; Anne Richier; Laetitia Lanteri; Hervé Guy, May 2016, Marseille, France. pp.195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle perspective en paléodémographie : apports de la cémentochronologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1841e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du théorème de Bayes pour estimer l'âge au décès d'adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet IGPrare : une recherche collaborative, multidisciplinaire et transversale Méthodologie de co-construction du questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Libany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patronymes en région SUD : structure de la population au XIXes à travers l’isonymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lizee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les variations asymptomatiques crâniennes, post-crâniennes et dentaires effectivement répétables et reproductibles, dans le cadre d’un échantillon bioarchéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847es Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in patients with head and neck cancer : impact of prosthetic rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le développement post traumatique après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies Rares : Un domaine favorable aux innovations méthodologiques, Illustration par le projet IGP rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Libany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RARE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des densités osseuses de la zone pré-sinusienne chez l’édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès des Doctorants en Sciences de l’Environnement (ED 251),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps opulent: quelle corpulence pour le senior en bonne santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le Développement Post Traumatique Positif après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque universitaire international infirmier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of Red Cell Blood Groups distribution to environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th congress DNA Polymorphisms in human populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between Points of Interest of the Two Upper Thirds of the Face and Mandibular Landmarks: A Statistical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Gerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aassif Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gleizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Association for Cranio-Maxillo-Facial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui pèse de tout son poids sur la corpulence du sujet âgé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1840èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology : A Solution To Reconstructing Past Populations' Mortality Profiles Using Individual Age-At-Death Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naji S., Rendu W., Gourichon L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.338-350, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés à l'application de la diagnose sexuelle secondaire sur la série néolithique de Pontcharaud-II (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.S35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalle indicatif de mélange : une nouvelle méthode d'évaluation des contributions parentales lors du mélange génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Gourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.S19-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'échelle macro à l'échelle micro, les étapes d'un parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche synchronique du vieillissement : exemple d'étude de la population sénégalaise âgée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Chapuis-Lucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Signate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Macia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Coume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation Statistique en Anthropologie Biologique du Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérengère SALIBA-SERRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berengere-saliba-serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0106-4407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure Statisticienne CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bone density in edentulous maxillae using cone beam computed tomography (CBCT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (5), pp.101825. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jormas.2024.101825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of assent to dental examination in children with intellectual disabilities: Dentists’ practices in Europe and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Care in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), pp.1236-1244. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scd.12982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentité et dépsychiatrisation : enjeux éthiques. Enquête nationale auprès des psychiatres en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Maakaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Merrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 182 (4), pp.318-324. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2023.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early childhood caries: Detection, prevention, and referral. A questionnaire study of general medical practitioners and pediatricians in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al-Azawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), pp.321-326. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2023.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal facial bone growth: Post-mortem CT analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorincour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (356), pp.116-126. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2022.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche commune pour la sélection de variations asymptomatiques osseuses et dentaires répétables et reproductibles en anthropologie biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical issues encountered by French intensive care unit caregivers during the first COVID-19 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (11), pp.1816-1827. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-023-02585-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-traumatic growth 5 years after cancer: identification of associated actionable factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.8261-8270. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-022-07253-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surnames in south-eastern France: structure of the rural population during the 19th century through isonymy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosocial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021932021000699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional status in older patients with cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouguerede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geriatric Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.40-45. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgo.2021.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life of patients irradiated for head and neck cancer and impact of rehabilitation with a removable dental prosthetic: 1-year follow-up study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.e221-e228. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4317/jced.59315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological analysis of stature estimation from tibia osteometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100272. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsir.2022.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’épidémiologie passée et actuelle de la spondylolyse lombo-sacrée et son association avec la spina bifida occulta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.10225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimation from the biometric information of hand bones: Development of new formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 322, pp.110777. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in irradiated patients with head and neck cancer: A preliminary study about the impact of prosthetic rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical and Experimental Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.e906-e912. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4317/jced.58209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the growth and shape of the brain and cranial base during the first two years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tuchtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carballeira Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (348), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2020.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques anatomiques de la zone symphysaire chez le patient édenté complet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinic </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (399), pp.270-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frailty in a Population of Former Immigrant Workers in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ennomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouguerède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (10), pp.1226-1228. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12603-021-1698-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins d’odontologie sous anesthésie générale chez l’enfant avec troubles psychiques ou cognitifs : enquête française et internationale d’évaluation des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLINIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (12), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Factors Are Associated with Body Mass Index Among Elderly People Living at Home in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3-4), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/bmsap-2020-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities in treatment planning for children with intellectual disabilities: A questionnaire study of dentists in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Faulks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Care in Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), pp.356-363. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/scd.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone beam computed tomography analysis of the edentulous mandibular symphysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ES Journal of Dental Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jds.2020.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in Head Shape of Newborn Infants in the Week following Birth: Contributing Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frémondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (05), pp.168-175. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0038-1668162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross‐sectional analysis of patient care pathways and profiles in a dental emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bukiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/idj.12516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des densités osseuses de la zone pré-sinusienne chez l’édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de prothèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and perceived oral health status of elderly nursing home residents: a local survey in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1141-1151. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S204533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology: A solution to assess mortality profiles from individual age-at-death estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.576-587. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of care and the oral health status of people aged 60&nbsp;years and older in France: results from the National Health and Disability Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Interventions in Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.1159-1166. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CIA.S135542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental students' attitudes towards management of pain and anxiety during a dental emergency: educational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Guivarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bukiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dental Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (6), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/idj.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic use of the Greulich and Pyle atlas: prediction intervals and relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Léonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.1032 - 1043. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-016-4466-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les freins à la prise en charge du patient âgé dépendant en pratique odontologique : Le point de vue du praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.261-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (5), pp.1305 - 1309. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Age Using Alveolar Bone Loss: Forensic and Anthropological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (5), pp.1305-1309. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1556-4029.12827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres biologiques et organisation spatiale de l'ensemble funéraire Néolithique moyen de Poncharaud 2 (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bioarchaeology of european neolithic populations, 52 (2), pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admixture Indicative Interval (AII): a new approach to assess trends in genetic admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Gourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (5), pp.473-482. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-014-9792-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odontological Approach to sexual dismorphism in souhteastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lladeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1556-4029.2012.02209.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Older Adults Who Volunteer to Participate in an Exercise Study Fitter and Healthier Than Nonvolunteers? The Participation Bias of the Study population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.359-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of physical activity in a 1-year predictors follow-up among french older adults a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aging and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (S Août), pp.S275-S276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d'activité physique pour les personnes âgées (QAPPA) : validation d'un nouvel instrument de mesure en langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the QAPPA, a new tool for assessing physical activity among French-speaking elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Patients of Low Socioeconomic Status with Mental Health Problems Have Shorter Consultations with General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.76-81. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1258/jhsrp.2009.009034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médicolégale : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiologie de la maladie dégénérative vertébrale dans des séries ostéologiques documentées. Proposition d'une nouvelle méthode de cotation et première application aux articulations interapophysaires lombaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dutour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (1-2), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0024-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of Statistical Methods for the Determination of Age of Death Using Dental Root Translucency and Periodontosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (3), pp.590 - 596. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1556-4029.2010.01341.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la modélisation tridimensionnelle des reliefs occlusaux dentaires en identification médico-légale : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brau Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Socioeconomic Status and Body Mass Index on Bone Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chaumoitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamtali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Baali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahmam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Research in Paediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (2), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity, Overweight and Hypertension in the Senegalese Elderly Living in Senegal and in France: Influence of migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Chapuis-Lucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Coume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Macia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.S164-S164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuisement professionnel chez les médecins généralistes de ville : prévalence et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dusmesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Régi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (4), pp.355. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.094.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux &amp;quot;populations&amp;quot; de la deuxième moitié du Vè millénaire avant notre ère : approche anthropométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Loison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (3-4), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.6543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of coprescription of anxiolytics with antidepressants in general practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovess-Masféty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (2), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/070674370805300204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patronymes en région sud-paca : structure de la population durant le XIXième siècle à travers l’isonymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants de l’ED251 Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la cause des traumatismes résultant de mécanismes contondants : étude préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2020 de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse méthodologique de l’estimation de la stature à partir des données ostéométriques du tibia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’Anthropologie Médico-légale de Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sépultures multiples de soldats de l’an II dans le cimetière des Trois-Maison à Nancy (Meurthe-et-Moselle). Approches paléodémographique et paléopathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche. 8e recontre du Gaaf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Weydert; Stéfan Tzortzis; Anne Richier; Laetitia Lanteri; Hervé Guy, May 2016, Marseille, France. pp.195-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle perspective en paléodémographie : apports de la cémentochronologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1841e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du théorème de Bayes pour estimer l'âge au décès d'adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patronymes en région SUD : structure de la population au XIXes à travers l’isonymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lizee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Costedoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet IGPrare : une recherche collaborative, multidisciplinaire et transversale Méthodologie de co-construction du questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Libany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les variations asymptomatiques crâniennes, post-crâniennes et dentaires effectivement répétables et reproductibles, dans le cadre d’un échantillon bioarchéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Ducher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Verna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1847es Journées de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le développement post traumatique après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in patients with head and neck cancer : impact of prosthetic rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Silvestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Graillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies Rares : Un domaine favorable aux innovations méthodologiques, Illustration par le projet IGP rare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Malzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Libany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RARE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des densités osseuses de la zone pré-sinusienne chez l’édenté complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tavitian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ruquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès des Doctorants en Sciences de l’Environnement (ED 251),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps opulent: quelle corpulence pour le senior en bonne santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1845èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le Développement Post Traumatique Positif après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque universitaire international infirmier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of Red Cell Blood Groups distribution to environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mazières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th congress DNA Polymorphisms in human populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between Points of Interest of the Two Upper Thirds of the Face and Mandibular Landmarks: A Statistical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Gerni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aassif Benassarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gleizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the European Association for Cranio-Maxillo-Facial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui pèse de tout son poids sur la corpulence du sujet âgé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1840èmes Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cementochronology : A Solution To Reconstructing Past Populations' Mortality Profiles Using Individual Age-At-Death Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba‐serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naji S., Rendu W., Gourichon L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dental cementum in Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.338-350, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés à l'application de la diagnose sexuelle secondaire sur la série néolithique de Pontcharaud-II (Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.S35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalle indicatif de mélange : une nouvelle méthode d'évaluation des contributions parentales lors du mélange génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Gourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Degioanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.S19-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'échelle macro à l'échelle micro, les étapes d'un parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ferrandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Barreto de Souto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche synchronique du vieillissement : exemple d'étude de la population sénégalaise âgée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Chapuis-Lucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissatou Signate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Macia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Coume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation Statistique en Anthropologie Biologique du Vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.47-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="975FEF90"/>
+    <w:nsid w:val="F5FC87C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-saliba-serre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0106-4407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04948571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2024.101825" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Maakaron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.11.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Azawi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2023.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Therond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-023-02585-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Renaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Verna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04537681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2022.05.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07253-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lizee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932021000699" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10225" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monteiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2022.100272" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silvestri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fakhry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.59315" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110777" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.58209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carballeira Alvarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2020.09.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2020.06.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1668162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guivarc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bukiet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12516" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mense" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tavitian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S204533" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKGPC8H7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba Serre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S135542" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Saliba-Serre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12323" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649885v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4466-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12827" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP1XXTPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609065v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Gourjon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9792-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lladeres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2012.02209.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9324ADCF7539793DECD4137BCF2CCAFCDB963A5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barreto de Souto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2010.09.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8SGBRT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/jhsrp.2009.009034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardivo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.02.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01341.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WMTJ9C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0024-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brau Jean-Jacques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamtali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chapuis-Lucciani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Gueye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coume" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Macia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6543" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dusmesnil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leopold" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.094.0355" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476874v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Verger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rouillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674370805300204" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henriques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cunha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374568v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273441v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818180v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Montgolfier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Libany" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lizee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Silvestri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601935v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malzac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599330v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105287v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Gerni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gleizal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606386v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701155v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072990v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072717v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Signate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-saliba-serre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0106-4407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04948571v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2024.101825" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Maakaron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Merrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.11.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Azawi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2023.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04537681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesieur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panuel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaumoitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2022.05.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Renaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Verna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11815" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Therond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-023-02585-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07253-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lizee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932021000699" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silvestri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fakhry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.59315" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Monteiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalys" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsir.2022.100272" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Remy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110777" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.58209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tuchtan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carballeira Alvarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2020.09.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mense" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ferrandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Davin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#252;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jds.2020.06.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;mondi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1668162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guivarc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bukiet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12516" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mense" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tavitian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Maille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S204533" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.022" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKGPC8H7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba Serre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S135542" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Saliba-Serre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/idj.12323" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649885v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signoli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L&#233;onetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4466-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1556-4029.12827" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP1XXTPD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609065v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Gourjon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-014-9792-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lladeres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2012.02209.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9324ADCF7539793DECD4137BCF2CCAFCDB963A5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Barreto de Souto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2010.09.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8SGBRT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Videau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/jhsrp.2009.009034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardivo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.02.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0024-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893175v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01341.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WMTJ9C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819965v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brau Jean-Jacques" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamtali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chapuis-Lucciani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Gueye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coume" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Macia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Hane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dusmesnil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leopold" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.094.0355" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896933v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6543" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03476874v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Verger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rouillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/070674370805300204" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henriques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cunha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Verna" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374568v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273441v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lizee" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Montgolfier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Libany" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575314v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601935v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601603v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Silvestri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588418v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malzac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599330v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820063v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaroni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saliba-Serre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazi&#232;res" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105287v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Gerni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benassarou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gleizal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606386v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701155v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072990v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072717v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Signate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>