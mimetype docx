--- v0 (2026-04-05)
+++ v1 (2026-05-11)
@@ -879,459 +879,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">``Library 2.0'' Viewed through the Prism of the French Librarians' Blogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3-4, SI), pp.295-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux autour de l’organisation d’un événement scientifique par des doctorants : le cas de la “Journée Jeunes Chercheurs” à Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gawin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.225-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590681v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01282944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des femmes dans les sports de combat et arts martiaux : une revue de la littérature</w:t>
+                <w:t xml:space="preserve">Penser le dojo comme un dispositif info-communicationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Trzmielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRIUT’2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Lorient, Apr 2026, Lorient (56100), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des publications des fédérations sportives délégataires d’arts martiaux et sports de combat sur les réseaux sociaux numériques: Étude exploratoire de la Fédération française de karaté et disciplines associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRIUT’2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Lorient, Apr 2026, Lorient (56100), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des affects des chercheur·es dans la recherche en terrain sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle de l’ICA France 2024-25. Violence et résilience en temps d’épreuve : perspectives pour la recherche en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Mar 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle communication sur la pratique féminine dans une fédération de sport de combat ? Étude du cas de la page Facebook de la FFKDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque JORRESCAM 2025. « Valeurs, sports de combat et arts martiaux - mythes et légendes à l'épreuve de la science »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2025, Arradon (Vannes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...103 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des femmes dans les sports de combat et arts martiaux : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque JORRESCAM 2025. « Valeurs, sports de combat et arts martiaux - mythes et légendes à l'épreuve de la science »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2025, Arradon (Vannes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés de savoir en ligne : émergence, stabilisation, dissolution. L’exemple transgenre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Vivre ensemble ? Des relations en tensions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Pain to Knowledge: (cyber)bullying prevention as a coping strategy for victims and their parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference CICY 2 – Cyberbullying: Theory, Research, Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Faculty of Educational Studies of the Adam Mickiewicz University (Poznań, Pologne), Jun 2024, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des affects dans l’accompagnement des “seniors” au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Déage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Delias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Cyberviolences, âges de la vie et affects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche Individus, épreuves, sociétés (Ceries, Université de Lille); Laboratoire de recherche sur les apprentissages en contexte (Larac, Université Grenoble Alpes); Laboratoire d'études et de recherches appliquées en sciences sociales (Lerass, Université Paul Valéry - Montpellier 3); Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de féminisation de la Fédération française de karaté (FFK). Quel régime de visibilité sur Facebook ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1347,2575 +1770,2329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne du GIS Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la souffrance à la connaissance : développement de nouveaux savoirs par les élèves et les parents engagés dans la prévention du harcèlement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Fait didactique et éducation à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national supérieur du professorat et de l'éducation (Inspé, Université de Lorraine), Sep 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves et les parents engagés dans la prévention du (cyber)harcèlement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Les lycéen·ne·s face au cyberharcèlement dans le cadre du Cycle de conférences de la Mention Encadrement Educatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé de Reims; Cérep, Université de Reims Champagne-Ardenne, Jan 2023, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Librarians and LGBT+ Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lechenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Géas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference 2023 Mind The Gap: Disrupting LGBTQIA+ Divisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of London, Jul 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention du harcèlement et du cyberharcèlement à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Éducation, numérique, cohésion sociale et politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Amériques; Fondation Eulac; Agence française de développement; Ministère de l'Europe et des Affaires étrangères, Jun 2022, Paris, France. pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques informationnelles des personnes transgenres : éléments de méthode et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire du groupe de réflexion Genre et espace numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Paris; Centre d'analyse et de recherche interdisciplinaire sur les médias (Carism, Université Paris-Panthéon-Assas), May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques informationnelles des personnes transgenres : quels besoins et usages de l’information dans un parcours de transition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Lieux de diffusion de savoirs pensés par le genre : dynamiques et questionnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'études et de recherche appliquées en sciences sociales (Lerass, Université Paul Valéry - Montpellier 3), Apr 2023, Montpellier, France. pp.[En ligne], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/balisages.979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les pratiques informationnelles des personnes transgenres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Corpus à l’œuvre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'étude et de recherche sur les emplois et professionnalisation (Cérep, Université de Reims Champagne-Ardenne), Jan 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet éditorial collectif : les sciences de l'information et de la communication en IUT - 35 fiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde dans le cadre de la Journée d'études Valorisation de la recherche en sciences humaines et sociales dans les IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); IUT Nancy-Charlemagne (Université de Lorraine), Apr 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexisme et violence sexuelle en contexte numérique : quel état des lieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences Les Mardis de l'égalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l'EMI dans la lutte contre le cyberharcèlement à l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès des professeur·e·s documentalistes de l'Éducation nationale : La publication sur le Web. Un objet pédagogique et didactique pour les professeur·e·s documentalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des professeurs documentalistes de l'Éducation nationale (APDEN), Mar 2019, Grenoble, France. pp.112-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter contre le cyberharcèlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de lutte contre le cyber harcèlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAE; DSDEN; réseau Canopé; la mairie de Chambéry, Feb 2020, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles &amp;quot;éducations à&amp;quot; pour lutter contre la (cyber)violence l'école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat sur la cyberviolence à l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité régionale de formation à l'information scientifique et technique (Urfist) de Bretagne et des Pays de la Loire; Université Rennes 2, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’incivilité numérique au cyberharcèlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Civilinum - Incivilités au travail. Quand les pratiques numériques reconfigurent les formes de civilité et d’incivilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la cyberviolence et y faire face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Citoyenneté numérique : une entrée par l’éducation aux médias et à l’information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national supérieur du professorat et de l'éducation (Inspé) d'Aix-Marseille, Oct 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Millot: A key person who played a key role in the modernization of the winemaking technologies in the late 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural History 2019. 4th EURHO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS), Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles &amp;quot;éducations à&amp;quot; pour lutter contre le (cyber)harcèlement à l'école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Fait didactique &amp; éducation à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national supérieur du professorat et de l'éducation (Inspé) de Lorraine, Oct 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-réputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Conf'curieuse - E-réputation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum-aquairum de Nancy (Métropole du Grand Nancy); Université de Lorraine; Jardins botaniques Jean-Marie Pelt (Métropole du Grand Nancy); Musée de l'histoire du fer (Métropole du Grand Nancy), Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traces numériques et lutte contre la cyberviolence scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Réseaux sociaux, traces numériques et communication électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT du Havre; Idees Le Havre (CNRS, Université Le Havre Normandie), Jun 2018, Le Havre, France. pp.309-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les dynamiques socio-sémantiques d'une communauté de savoir en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Idea 2017-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interdisciplinarité dans les études anglophones (Idea, Université de Lorraine), May 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le cyberharcèlement à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques et artistiques tous publics Les 4 Saisons de l'Homme, volet 2, La jeunesse : de l'adolescence au monde adulte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme de Lorraine (Université de Lorraine; CNRS), Dec 2018, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMI et cyber-harcèlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LudoDOC dans le cadre de l'université d'été Ludovia#15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Occitanie – Pyrénées-Méditerranée; Mairie d'Ax-les-Thermes; Communauté de communes de la Haute-Ariège; Canopé territorial Montpellier – Toulouse; Conseil départemental de l’Ariège, Aug 2018, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie numérique des villes lorraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence aux étudiant·e·s de la Licence professionnelle Communication publique et outils numériques (Université de Lorraine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Licence professionnelle Communication publique et outils numériques (Université de Lorraine), Feb 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facebook, Twitter, Snapchat et moi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de chercheurs La Science se livre (Fête de la science 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine; Bibliothèque de l'IUT de Saint-Dié Saint-Dié, Oct 2017, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cyberharcèlement par l’image : état des lieux et perspectives éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les Frontières de l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches sur les Sociétés et Environnements en Méditerranées (CRESEM) / Université de Perpignan Via Domitia (UPVD), Sep 2017, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Millot : quelle notoriété au sein du web et des réseaux sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Histoire, territoire et mémoire : la figure emblématique de Léon Millot (1847-1917)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine); École supérieure du professorat et de l'éducation (ESPÉ) de Lorraine, Dec 2017, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le cyberharcèlement par l’image : état des lieux et perspectives éducatives</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cyberharcèlement, les jeunes et l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Les Frontières de l'image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches sur les Sociétés et Environnements en Méditerranées (CRESEM) / Université de Perpignan Via Domitia (UPVD), Sep 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences Les matinales de l'Espé Lille Nord de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École supérieure du professorat et de l'éducation (Espé) de Lille, Oct 2016, Villeneuve-d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La blogosphère infodoc : entre médiations documentaires et médiations identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Colloque international sur le document numérique (CiDE.18). Documents et dispositifs à l'ère post-numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lerass (Université Montpellier 3); Paragraphe (Université Paris 8); Geriico (Université Lille 3), Nov 2015, Montpellier, France. pp.229-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et représentation numériques des territoires : étude des enjeux liés aux pratiques de community management de quatre villes lorraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les Données urbaines. Quelles pratiques et quels savoirs ? Perspectives pluridisciplinaires sur les traces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe de recherche de Lyon en sciences de l’Information et de la COmmunication (ELICO) / Universités Claude Bernard Lyon 1, Lumière Lyon 2, Jean Moulin Lyon 3, Enssib, Sciences Po Lyon; Entrepôts, Représentation et Ingénierie des Connaissances (ERIC) / Universités Claude Bernard Lyon 1, Lumière Lyon 2; Environnement, Ville, Société (EVS) / Université Lyon 3, CNRS, Université Lyon 2, Université Saint-Etienne, École des Mines de Saint-Étienne, Ensal, ENS de Lyon, ENTPE, Insa de Lyon; Laboratoire d'informatique en image et systèmes d'information (Liris) / Université de Lyon, Dec 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cyberharcèlement à l’école : état des lieux et perspectives pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Fait didactique et éducation à</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem; Université de Lorraine); École supérieure du professorat et de l'éducation (ESPÉ) de Lorraine, Nov 2016, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une définition de l’e-réputation en termes info-communicationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-réputation et traces numériques : Dimensions instrumentales et enjeux de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse 1 Capitole, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation de l'information au sein de la blogosphère: le cas des blogs en information-documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du réseau MUSSI (réseau franco-brésilien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France. pp.369-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00629903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3925,171 +4102,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(cyber)harcèlement. Sortir de la violence, à l'école et sur les écrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C &amp; F Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-915825-94-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La blogosphère info-doc : une communauté de savoir, une mosaïque de médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès-Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.410, 2016, IDC Information Documentation Communication, 978-2-36493-563-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4099,644 +4276,644 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux altèrent les liens sociaux des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Cordier; Séverine Erhel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enfants et les écrans.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Retz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-149, 2023, 9782725643816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer aux traces numériques, un levier de lutte contre la cyberviolence scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Liénard; Sami Zlitni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quête de visibilité et mise en scène sur les réseaux socionumériques. De la promotion de soi à la cyberviolence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-66, 2022, Communication et traces numériques, 9791024015910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cyberviolence à l’école : « C’est une réalité, il y a eu un cas dans ma classe ». Étude exploratoire dans la région Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Carayol; Aurélie Laborde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incivilités numériques. Quand les pratiques numériques reconfigurent les formes de civilité au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-68, 2021, 9782807333536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une recherche sur les blogs à un blog de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Clément; Mélanie Leroy-Terquem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S.I.Lex, le blog revisité. Parcours de lectures dans le carnet d’un juriste et bibliothécaire. Autour du livre (complément)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'École nationale supérieure des sciences de l'information et des bibliothèques (Enssib)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-4, 2019, 979-10-91281-69-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours 1. S.I.Lex, pièce centrale du puzzle : éléments de cartographie de la blogosphère info-doc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Clément; Mélanie Leroy-Terquem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S.I.Lex, le blog revisité. Parcours de lectures dans le carnet d’un juriste et bibliothécaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Enssib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-52, 2019, 979-10-91281-69-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une définition de l’e-réputation en termes infocommunicationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alcantara C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-réputation : regards croisés sur une notion émergente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Issy-les-Moulineaux, Lextenso Éditions, pp.117-124, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information professionals, academics and blogs: from knowledge sharing to debates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sosinska-Kalata, Barbara (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information science in the change: conceptions, methods, research, practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Warsaw, Stowarzyszenie Bibliotekarzy Polskich, pp.315-324, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4746,489 +4923,489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescence : pour lutter contre le cyberharcèlement, comprendre les logiques de réputation sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Déage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Revenge porn », comptes « fisha » : les ados face aux nouvelles cyberviolences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « ligue du LOL », une affaire de cyberharcèlement choquante, mais hélas classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences scolaires : où le harcèlement commence‑t‑il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cépage « Léon Millot », plant voyageur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberviolence verbale : comment lutter contre ses différentes facettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Violences scolaires : où le harcèlement commence‑t‑il ?</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexting, revenge porn : une cyberviolence sexiste et sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5238,275 +5415,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international TICEMED 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce. Ticemed; Institut méditerranéen des sciences de l'information et de la communication (Imsic, Université de Toulon et Aix Marseille Universités); Centre de recherche sur les médiations (Crem, Université de Lorraine); Département de Communication, Médias, Culture, (Université Panteion), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation aux médias tout au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Remond</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Vovou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Ticemed 12 : L'Education aux médias tout au long de la vie : des nouveaux enjeux pédagogiques à l’accompagnement du citoyen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. Association Internationale Ticemed, 2021, 978-2-492969-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03206274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5516,1517 +5693,1517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberharcèlement à l’école : les enseignants ne sont pas épargnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothérapie, pouvoir réparateur de la fiction : entretien avec Armelle Cendo et Nora Nagi-Amelin, professeures documentalistes en collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stage Cerpep / Respect Zone sur la prévention des cyberviolences… Petit compte-rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cyberviolence à caractère sexuel : le sexting et le revenge porn [2/2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cyberviolence à caractère sexuel : le sexting et le revenge porn [1/2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexual Cyber Violence : Sexting and Revenge Porn [2/2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations du (cyber)harcèlement scolaire au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexual Cyber Violence : Sexting and Revenge Porn [1/2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Games To Teach Children About Feelings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of school (cyber)bullying in cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France 2 et la troisième journée nationale de lutte contre le harcèlement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation aux médias et à l’information : entretien avec Juliette Filiol, professeure documentaliste en lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#J’aime les autres. Les bonnes relations à l’école / Catherine Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une insulte ? D’après une Conf’Curieuse de Béatrice Fracchiolla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois dispositifs ludiques pour travailler sur les émotions et développer l’empathie des jeunes élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le cyberharcèlement à l’école : quels acteurs et quels dispositifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mon combat de ronde » : entretien avec Valentine Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce qu’une insulte ? D’après une Conf’Curieuse de Béatrice Fracchiolla</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Association Contre les Violences Scolaires et Extra-scolaires (ACVS-49) : entretien avec Oliver Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trois dispositifs ludiques pour travailler sur les émotions et développer l’empathie des jeunes élèves</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast – Journée d’étude « La lutte contre le cyberharcèlement à l’école : quels acteurs et quels dispositifs ? », Université de Lorraine, 28 septembre 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">France 2 et la troisième journée nationale de lutte contre le harcèlement scolaire</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Ardisson rencontre Squeezie, ou Des mythes qui ont la vie longue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’éducation aux médias et à l’information : entretien avec Juliette Filiol, professeure documentaliste en lycée</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention au colloque « Les frontières de l’image », Perpignan, 6-7 septembre 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différentes formes de cyberviolence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cyberharcèlement : un « vieux vin » dans une « nouvelle bouteille » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Stassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...433 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7036,160 +7213,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hashtag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberharcèlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7199,105 +7376,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des affects dans la recherche en terrain sensible : du besoin informationnel au travail émotionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Stassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Lorraine, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05533013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7444,51 +7621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04571645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03223321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lechenaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.6688" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.3723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03677743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.14029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi2.73" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01590681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05008817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05009444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04600328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214655v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04186049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lechenaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;as" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04077518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055565v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04056763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02394973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02355160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/cyberharcelement/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/la-blogosphere-info-doc-une-communaute-savoir-une-mosaique-mediations-idc-9782364935631.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04718179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/les-enfants-et-les-ecrans-9782725643816.html?srsltid=AfmBOopzZXFaR2rAoIrS6-NqGMVwskaK-cRbRswf7CgvNIC4I107Myfc#details-techniques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03949087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100291540&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807333536-incivilites-numeriques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558264v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/silex-le-blog-revisite" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02446841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10481#authors" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02556560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770328v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02023853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01891831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934531v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie R&#233;mond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206274v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Vovou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990404v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739987v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739935v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03677748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03160862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05533013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04571645v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04194117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.979" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03223321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lechenaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.6688" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.3723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03677743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.14029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi2.73" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01590681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Trzmielewski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05583700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05008817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05224542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04600328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05009444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04214655v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04186049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lechenaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;as" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04077518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04056763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03083019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02394973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01803015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01989477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02355160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/cyberharcelement/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503386v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/la-blogosphere-info-doc-une-communaute-savoir-une-mosaique-mediations-idc-9782364935631.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04718179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/les-enfants-et-les-ecrans-9782725643816.html?srsltid=AfmBOopzZXFaR2rAoIrS6-NqGMVwskaK-cRbRswf7CgvNIC4I107Myfc#details-techniques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03949087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100291540&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807333536-incivilites-numeriques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr/catalogue/silex-le-blog-revisite" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02446841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesenssib/10481#authors" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02558232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02556560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02023853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01891831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie R&#233;mond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206274v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Vovou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740028v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739960v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739945v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01739848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740022v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03677748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03160862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05533013v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>