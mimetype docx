--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1370,165 +1370,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Incipit de roman : enjeux d’un seuil ouvert sur un territoire imaginaire</w:t>
+                <w:t xml:space="preserve">Comment le texte crée l’image : analyse d’un processus dans Madame Bovary de Gustave Flaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence, Centre d’Études Francophones Robert Schuman, Université de Tartu, Estonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tartu, Estonie</w:t>
+              <w:t xml:space="preserve">Journée d’études "Perspectives théoriques sur la littérature française"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par la Section d’Études romanes de l’Université de Tallinn (Estonie), Nov 2007, Tallinn, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012676v1</w:t>
+                <w:t xml:space="preserve">hal-03011997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le texte crée l’image : analyse d’un processus dans Madame Bovary de Gustave Flaubert</w:t>
+                <w:t xml:space="preserve">L’Incipit de roman : enjeux d’un seuil ouvert sur un territoire imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études "Perspectives théoriques sur la littérature française"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisée par la Section d’Études romanes de l’Université de Tallinn (Estonie), Nov 2007, Tallinn, Estonie</w:t>
+              <w:t xml:space="preserve">Conférence, Centre d’Études Francophones Robert Schuman, Université de Tartu, Estonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tartu, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011997v1</w:t>
+                <w:t xml:space="preserve">hal-03012676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clair et l’obscur : La Chambre verte de François Truffaut et les récits de Henry James</w:t>
               </w:r>
@@ -1850,178 +1850,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art is a Garanty of Sanity. Louise Bourgeois (1911-2010). Littérature, réception et partage d’expérience,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problèmes en didactique de l’image.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vanoosthuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et bien-être à l’épreuve de la littérature</w:t>
+              <w:t xml:space="preserve">Image et enseignement. Perspectives historiques et didactiques, dir. Florence Ferran et Ève-Marie Rollinat-Levasseur et François Vanoosthuyse, Paris, Champion, coll. « Didactiques des lettres et des cultures ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108166v1</w:t>
+                <w:t xml:space="preserve">hal-03119871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes en didactique de l’image.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Art is a Garanty of Sanity. Louise Bourgeois (1911-2010). Littérature, réception et partage d’expérience,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image et enseignement. Perspectives historiques et didactiques, dir. Florence Ferran et Ève-Marie Rollinat-Levasseur et François Vanoosthuyse, Paris, Champion, coll. « Didactiques des lettres et des cultures ».</w:t>
+              <w:t xml:space="preserve">Santé et bien-être à l’épreuve de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119871v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délibération mise en scène : Prenez soin de vous de Sophie Calle ou les vertus du choeur</w:t>
               </w:r>
@@ -2679,51 +2679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFA91AA2"/>
+    <w:nsid w:val="AF5B2970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2910,51 +2910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-voisin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538890v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fl.ut.ee/fiction" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03034261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03027804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceredi.labos.univ-rouen.fr/public/?les-oeuvres-d-art-sont-elles-des.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pacifici" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-voisin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538890v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fl.ut.ee/fiction" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03034261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03027804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceredi.labos.univ-rouen.fr/public/?les-oeuvres-d-art-sont-elles-des.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pacifici" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>