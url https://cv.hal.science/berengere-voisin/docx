--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -143,51 +143,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -281,90 +281,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'image fait événement et expérience artistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au Musée d’Orsay, le médium cinéma comme trace d’une réception sensible d’expositions temporaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Meruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ral⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à Écrire, lire, diffuser, créer ensemble des espaces littéraires sur des espaces immatériels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stiénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 18 (n°1-4, 2022), pp.9-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.2022.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stiénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1,2 - 3,4 (Écrire, lire, diffuser, créer ensemble des espaces littéraires sur des espaces immatériels : interactions et coopérations)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ono-dit-Biot et Adel Abdessemed dans Nuit espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.107-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’image fait événement intime et expérience artistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murzilli Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'image fait événement et expérience artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -374,1362 +837,1362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La lecture exposée : l’expérience visiteur de l’exposition Read (Elmgreen &amp;Dragset), Kunsthalle, Prague</w:t>
+                <w:t xml:space="preserve">Le film le grand rythme de Nicolas Saaada, un regard sur l’exposition et un reflet sur l’exposition Enfin le cinéma ! au musée d’Orsay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La littérature hors du livre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">« Faire parler les expositions. De la médiation aux visualisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie LOUIS, ECOLE DES CHARTES, Apr 2024, PARIS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.11799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072941v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le film le grand rythme de Nicolas Saaada, un regard sur l’exposition et un reflet sur l’exposition Enfin le cinéma ! au musée d’Orsay.</w:t>
+                <w:t xml:space="preserve">« La lecture exposée : l’expérience visiteur de l’exposition Read (Elmgreen &amp;Dragset), Kunsthalle, Prague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Faire parler les expositions. De la médiation aux visualisations »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La littérature hors du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandra Saemmer, Mar 2024, PARIS Université Paris 8, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072927v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une expérience spectaculaire augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mouton Rezzouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publics en ligne, publics en soi, organisé par le TMNlab, Théâtre Médiations Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bêta-lecture et formes de co-écriture sur le web littéraire. Enjeux et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bêta-lecture et formes de co-écriture sur le web littéraire : une redéfinition des frontières entre auteurs et lecteurs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des arts de l’image dans l’enseignement des Humanités : un possible levier de créativité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque pédagogie et formation d’ingénieurs et d’architectes du groupe INSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du récepteur ou l’art de déballer son pique-nique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Université de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, en partenariat avec le Musée des Beaux-Arts de Rouen et du Pôle Image Haute-Normandie, May 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six promenades dans les bois d’Agnès Varda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence, Université de Tartu, Estonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tartu, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le traducteur savait de cette lointaine et proche instance narrative : étude comparée de The Ambassadors de Henry James et de la traduction française de Georges Belmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Henry James and the Poetics of duplicity, The second international conference of the European Society of Jamesian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The American University of Paris, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu et évasion : l’acte lectoral en question</w:t>
+                <w:t xml:space="preserve">Un Homme qui dort de Georges Perec : une adaptation cinématographique littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études, "Corps et évasion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tartu (Estonie), Nov 2009, Tartu, Estonie</w:t>
+              <w:t xml:space="preserve">Conférence, Université de Tallinn, Estonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tallinn, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011912v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Homme qui dort de Georges Perec : une adaptation cinématographique littéraire</w:t>
+                <w:t xml:space="preserve">Jeu et évasion : l’acte lectoral en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence, Université de Tallinn, Estonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tallinn, Estonie</w:t>
+              <w:t xml:space="preserve">Journée d’études, "Corps et évasion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tartu (Estonie), Nov 2009, Tartu, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012639v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction et vues imageantes : typologie et fonctionnalités</w:t>
+                <w:t xml:space="preserve">Que voit-on d’une œuvre traduite ? Lectures croisées des traductions françaises (Marie Canavaggia, Elodie Vialleton, Jean Pavans) et des versions originales de The Figure in the Carpet de Henry James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international, Université de Tartu (Estonie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, en partenariat avec le Centre Culturel Français de Tallinn, Apr 2008, Tartu, Estonie</w:t>
+              <w:t xml:space="preserve">Séminaire Esthétique et sémiotique de l’écrit, « La Lecture en langue étrangère »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 3 - Sorbonne Nouvelle, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012598v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que voit-on d’une œuvre traduite ? Lectures croisées des traductions françaises (Marie Canavaggia, Elodie Vialleton, Jean Pavans) et des versions originales de The Figure in the Carpet de Henry James</w:t>
+                <w:t xml:space="preserve">Fiction et vues imageantes : typologie et fonctionnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Esthétique et sémiotique de l’écrit, « La Lecture en langue étrangère »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris 3 - Sorbonne Nouvelle, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international, Université de Tartu (Estonie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, en partenariat avec le Centre Culturel Français de Tallinn, Apr 2008, Tartu, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011968v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vues imageantes dans le roman, analyse comparative d’un procédé de la construction du monde raconté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Images et Usages"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tunis, Mar 2008, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamorphosis in literature : Holbein’s painting The Ambassadors (1533) and the eponymous novel by Henry James (1903)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence, Université de Tartu, Estonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le texte crée l’image : analyse d’un processus dans Madame Bovary de Gustave Flaubert</w:t>
+                <w:t xml:space="preserve">L’Incipit de roman : enjeux d’un seuil ouvert sur un territoire imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études "Perspectives théoriques sur la littérature française"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisée par la Section d’Études romanes de l’Université de Tallinn (Estonie), Nov 2007, Tallinn, Estonie</w:t>
+              <w:t xml:space="preserve">Conférence, Centre d’Études Francophones Robert Schuman, Université de Tartu, Estonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tartu, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011997v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Incipit de roman : enjeux d’un seuil ouvert sur un territoire imaginaire</w:t>
+                <w:t xml:space="preserve">Comment le texte crée l’image : analyse d’un processus dans Madame Bovary de Gustave Flaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence, Centre d’Études Francophones Robert Schuman, Université de Tartu, Estonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tartu, Estonie</w:t>
+              <w:t xml:space="preserve">Journée d’études "Perspectives théoriques sur la littérature française"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par la Section d’Études romanes de l’Université de Tallinn (Estonie), Nov 2007, Tallinn, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012676v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clair et l’obscur : La Chambre verte de François Truffaut et les récits de Henry James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIe Congrès de la SFLGC Correspondances : vers une redéfinition des rapports entre la littérature et les autres arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Valenciennes, Sep 2005, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le répertoire : lieu stratégique de médiation culturelle. L’Homme sans qualités de Robert Musil et Les Ambassadeurs de Henry James : deux romans en questionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Lectures de la culture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQUAM Université du Québec à Montréal - GREL Groupe de Recherche sur la Lecture, 2003, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Roman an der Grenze der Lesbarkeit : Der Mann ohne Eigenschaften von Robert Musil, « Le roman aux frontières du lisible : L’Homme sans qualités de Robert Musil »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales, Begegnungen Robert Musil, Institut français d’Innsbruck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1739,879 +2202,1330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiction et vues imageantes : typologie et fonctionnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studia Romanica Tartuensia VII, Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 283 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes en didactique de l’image.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Vanoosthuyse</w:t>
+                <w:t xml:space="preserve">À bout de souffle ? Évaluer la réception critique du public de l’exposition Dora Maar (Centre Pompidou, juillet 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murzilli Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image et enseignement. Perspectives historiques et didactiques, dir. Florence Ferran et Ève-Marie Rollinat-Levasseur et François Vanoosthuyse, Paris, Champion, coll. « Didactiques des lettres et des cultures ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">"Se taire, écouter, (en) parler : voix et silences des récepteurs dans les arts et la littérature", Pierre Degott, Jean-Philippe Heberlé et Diane Leblond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Université de Lorraine, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119871v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art is a Garanty of Sanity. Louise Bourgeois (1911-2010). Littérature, réception et partage d’expérience,</w:t>
+                <w:t xml:space="preserve">Art is a Garanty of Sanity. Louise Bourgeois (1911-2010). Littérature, réception et partage d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAMBERT LUCAS EDITIONS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et bien-être à l’épreuve de la littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Santé et bien-être à l’épreuve de la littérature, dir. Maria de Jesus Cabral, José Domingues de Almeida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, louis lambert lucas, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108166v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La délibération mise en scène : Prenez soin de vous de Sophie Calle ou les vertus du choeur</w:t>
+                <w:t xml:space="preserve">Art is a Garanty of Sanity. Louise Bourgeois (1911-2010). Littérature, réception et partage d’expérience,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dramaturgie du conseil et de la délibération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 16, 2016, Colloque Dramaturgies du conseil et de la délibération, organisé par Xavier Bonnier et Ariane Ferry, Université de Rouen, Publications numériques du CÉRÉdI, Actes de colloques et journées d’étude (ISSN 1775-4054)</w:t>
+              <w:t xml:space="preserve">Santé et bien-être à l’épreuve de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034261v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme sans qualités de Robert Musil et ses effets de lecture. Expérience perceptive et expérience de pensée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problèmes en didactique de l’image.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vanoosthuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La perception, entre cognition et esthétique", sous la direction d’Adinel Bruzan, Jean-Marie Chevalier, Raluca Mocan et Roxana Vicovanu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Garnier Flammarion, pp.227-240, 2016, coll. « Études de philosophie »</w:t>
+              <w:t xml:space="preserve">Image et enseignement. Perspectives historiques et didactiques, dir. Florence Ferran et Ève-Marie Rollinat-Levasseur et François Vanoosthuyse, Paris, Champion, coll. « Didactiques des lettres et des cultures ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027804v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrez ce sable que je ne saurais voir, l’effet de la mise en image dans &amp;quot;La Femme des sables&amp;quot; de Hiroshi Teshigahara</w:t>
+                <w:t xml:space="preserve">La délibération mise en scène : Prenez soin de vous de Sophie Calle ou les vertus du choeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La scène érotique sous le regard", dir. Françoise Nicol et Laurence Perrigault</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes, Presses Universitaires de Rennes, pp.17-26, 2014, coll. « Interférences »</w:t>
+              <w:t xml:space="preserve">Dramaturgie du conseil et de la délibération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 2016, Colloque Dramaturgies du conseil et de la délibération, organisé par Xavier Bonnier et Ariane Ferry, Université de Rouen, Publications numériques du CÉRÉdI, Actes de colloques et journées d’étude (ISSN 1775-4054)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009079v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les œuvres d’art sont-elles des coins à pique-nique ?</w:t>
+                <w:t xml:space="preserve">L’Homme sans qualités de Robert Musil et ses effets de lecture. Expérience perceptive et expérience de pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du récepteur ou l’art de déballer son pique-nique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Actes du colloque organisé par Bérengère Voisin, les 26 et 27 mai 2011, publiés sous la direction de Bérengère Voisin</w:t>
+              <w:t xml:space="preserve">"La perception, entre cognition et esthétique", sous la direction d’Adinel Bruzan, Jean-Marie Chevalier, Raluca Mocan et Roxana Vicovanu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Garnier Flammarion, pp.227-240, 2016, coll. « Études de philosophie »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009363v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps et l’œuvre dans les portraits de nains de cour, XVIe et XVIIe siècles : postures cognitives d’une réception somatique</w:t>
+                <w:t xml:space="preserve">Découvrez ce sable que je ne saurais voir, l’effet de la mise en image dans &amp;quot;La Femme des sables&amp;quot; de Hiroshi Teshigahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Pacifici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Istituto Nazionale di Studi sul Rinascimento, Florence", dir. Clothilde Thouret et Lise Wajeman</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, New York et Amsterdam, Rodopi, pp.195-205, 2012</w:t>
+              <w:t xml:space="preserve">"La scène érotique sous le regard", dir. Françoise Nicol et Laurence Perrigault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes, Presses Universitaires de Rennes, pp.17-26, 2014, coll. « Interférences »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009181v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de lisibilité : entre théories de l’effet et théories de la réception</w:t>
+                <w:t xml:space="preserve">Les œuvres d’art sont-elles des coins à pique-nique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Poétiques comparatistes", SFLGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucie Éditions, pp.19-39, 2009</w:t>
+              <w:t xml:space="preserve">Du récepteur ou l’art de déballer son pique-nique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications numériques du CÉRÉdI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Actes du colloque organisé par Bérengère Voisin, les 26 et 27 mai 2011, publiés sous la direction de Bérengère Voisin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009138v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ultime tentative de séduction : l’édition dite de « New York » des œuvres de Henry James</w:t>
+                <w:t xml:space="preserve">Le corps et l’œuvre dans les portraits de nains de cour, XVIe et XVIIe siècles : postures cognitives d’une réception somatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Pacifici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se relire contre l’oubli ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Éditions Kimé, pp.25-35, 2007</w:t>
+              <w:t xml:space="preserve">"Istituto Nazionale di Studi sul Rinascimento, Florence", dir. Clothilde Thouret et Lise Wajeman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York et Amsterdam, Rodopi, pp.195-205, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009484v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de lisibilité : entre théories de l’effet et théories de la réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Poétiques comparatistes", SFLGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Éditions, pp.19-39, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ultime tentative de séduction : l’édition dite de « New York » des œuvres de Henry James</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se relire contre l’oubli ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Éditions Kimé, pp.25-35, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu d’optique dans Les Ambassadeurs de Henry James, anamorphoses en peinture et littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes réunis par Chantal Foucrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réécritures littéraires des discours scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Éditeur, p. 63-71, 2006, 2-912673-47-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions littéraires à l’œuvre : lieux, formes et expériences partagées d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mouton-Rezzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022-1, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.11799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire, lire, diffuser, créer ensemble des espaces littéraires sur des espaces immatériels : interactions et coopérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stiénon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lieux, des publics, des dispositifs, des communautés pour expérimenter aujourd’hui les émotions littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mouton-Rezzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022-1, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.12443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2679,51 +3593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF5B2970"/>
+    <w:nsid w:val="A47DE433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2910,51 +3824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-voisin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538890v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012531v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010739v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fl.ut.ee/fiction" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03034261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03027804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009363v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceredi.labos.univ-rouen.fr/public/?les-oeuvres-d-art-sont-elles-des.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pacifici" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-voisin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538890v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Meruk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Astier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bosser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fl.ut.ee/fiction" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04470772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03034261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03027804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009363v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceredi.labos.univ-rouen.fr/public/?les-oeuvres-d-art-sont-elles-des.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pacifici" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton-Rezzouk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>