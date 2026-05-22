--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -2395,251 +2395,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art is a Garanty of Sanity. Louise Bourgeois (1911-2010). Littérature, réception et partage d’expérience</w:t>
+                <w:t xml:space="preserve">Art is a Garanty of Sanity. Louise Bourgeois (1911-2010). Littérature, réception et partage d’expérience,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et bien-être à l’épreuve de la littérature, dir. Maria de Jesus Cabral, José Domingues de Almeida</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, louis lambert lucas, 2017</w:t>
+              <w:t xml:space="preserve">Santé et bien-être à l’épreuve de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309337v1</w:t>
+                <w:t xml:space="preserve">hal-03108166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art is a Garanty of Sanity. Louise Bourgeois (1911-2010). Littérature, réception et partage d’expérience,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problèmes en didactique de l’image.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vanoosthuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et bien-être à l’épreuve de la littérature</w:t>
+              <w:t xml:space="preserve">Image et enseignement. Perspectives historiques et didactiques, dir. Florence Ferran et Ève-Marie Rollinat-Levasseur et François Vanoosthuyse, Paris, Champion, coll. « Didactiques des lettres et des cultures ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108166v1</w:t>
+                <w:t xml:space="preserve">hal-03119871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes en didactique de l’image.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Art is a Garanty of Sanity. Louise Bourgeois (1911-2010). Littérature, réception et partage d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAMBERT LUCAS EDITIONS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image et enseignement. Perspectives historiques et didactiques, dir. Florence Ferran et Ève-Marie Rollinat-Levasseur et François Vanoosthuyse, Paris, Champion, coll. « Didactiques des lettres et des cultures ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Santé et bien-être à l’épreuve de la littérature, dir. Maria de Jesus Cabral, José Domingues de Almeida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, louis lambert lucas, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119871v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délibération mise en scène : Prenez soin de vous de Sophie Calle ou les vertus du choeur</w:t>
               </w:r>
@@ -3233,291 +3233,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les émotions littéraires à l’œuvre : lieux, formes et expériences partagées d’aujourd’hui</w:t>
+                <w:t xml:space="preserve">Écrire, lire, diffuser, créer ensemble des espaces littéraires sur des espaces immatériels : interactions et coopérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Mouton-Rezzouk</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stiénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309101v1</w:t>
+                <w:t xml:space="preserve">hal-04309127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire, lire, diffuser, créer ensemble des espaces littéraires sur des espaces immatériels : interactions et coopérations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des lieux, des publics, des dispositifs, des communautés pour expérimenter aujourd’hui les émotions littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mouton-Rezzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Voisin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Stiénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022-1, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.12443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309127v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des lieux, des publics, des dispositifs, des communautés pour expérimenter aujourd’hui les émotions littéraires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Les émotions littéraires à l’œuvre : lieux, formes et expériences partagées d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mouton-Rezzouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022-1, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.11799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itineraires.12443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04309076v1</w:t>
+                <w:t xml:space="preserve">hal-04309101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3593,51 +3593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A47DE433"/>
+    <w:nsid w:val="25D88B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3824,51 +3824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-voisin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538890v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Meruk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Astier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bosser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fl.ut.ee/fiction" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04470772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03034261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03027804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009363v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceredi.labos.univ-rouen.fr/public/?les-oeuvres-d-art-sont-elles-des.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pacifici" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton-Rezzouk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berengere-voisin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538890v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peghini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0146" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Meruk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Astier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bosser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10630" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murzilli Nancy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton Rezzouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012531v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03011997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03010669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fl.ut.ee/fiction" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04470772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03034261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03027804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009363v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceredi.labos.univ-rouen.fr/public/?les-oeuvres-d-art-sont-elles-des.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pacifici" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03009764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton-Rezzouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12443" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>