--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérénice Batut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berenice-batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9852-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184297370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315250855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR Microbiome Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Balech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Burgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physilia Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.50. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.144515.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: a collection of FAIR and adaptable (meta)genomics workflows for (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaf017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening bioinformatics education: e-learning initiatives across ELIXIR Nodes and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zahn-Zabala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Botzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1422. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.173116.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Royaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Norvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.1257-1275. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-1257-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible, and collaborative data analyses: 2024 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linelle Ann L Abueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Awan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (W1), pp.W83-W94. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Planemo toolkit for developing, deploying, and executing scientific data analyses in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.261-268. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.276963.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative meta-omics in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie C Schiml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-023-00514-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.e1010752. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international consensus on effective, inclusive, and career-spanning short-format training in the life sciences and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0293879. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota drives age-related oxidative stress and mitochondrial damage in microglia via the metabolite N6-carboxymethyllysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mossad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahtiyar Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Dokalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mezö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (3), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-022-01027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM-MT: a validated and optimized ASaiM workflow for metatranscriptomics analysis within Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Leith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.103. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.28608.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering accessible online education using Galaxy as an e-learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Serrano-Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Föll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Gallardo-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.e1008923. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten simple rules for making training materials FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.e1007854. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The de.NBI / ELIXIR-DE training platform - Bioinformatics training in Germany and across Europe within ELIXIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wibberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Oliver Glöckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1877. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.20244.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-sequencing training and analysis suite using the Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Galaxy Training Network tutorial library for bioinformatics training programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Heydarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (Suppl), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Evolution: Mutation Is the Main Driver of Genome Size in Prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A.B. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (19), pp.R1083-R1085. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench 2.0: next generation RNA data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavankumar Videm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (W1), pp.W511-W515. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (6), pp.752-758.e1. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cels.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2018 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), pp.W537-W544. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze microbiota data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giy057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench: best practices for RNA and high-throughput sequencing bioinformatics in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilmurat Yusuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (W1), pp.W560-W566. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four simple recommendations to encourage best practices in research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monther Alhamdoosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.876. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.11407.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Pollutant Benzo[a]Pyrene Impacts the Volatile Metabolome and Transcriptome of the Human Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENASearch: A Python library for interacting with ENA's API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (18), pp.418. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive genome evolution at both ends of bacterial population size spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (12), pp.841-850. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 15), pp.S11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCoReCa (Microbiome Community Resource Catalogue) - Towards Centralized Curation And Integration Of Microbiome Bioinformatics Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Ashokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Common Misconceptions About Galaxy (and Why They Are Wrong!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Anne Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar Srikakulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Curated Galaxy Interfaces with the Galaxy Labs Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Syme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Mok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering and sustaining collaborative innovation: Insights from ELIXIR Europe's life science Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Garrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Aspromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Chegkazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the annotation of Galaxy resources? Outcomes of an online hackathon for improving the annotation of Galaxy resources for microbial data resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Hojat Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy: A gateway to tools, workflows, and training for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology Galaxy Lab: The first community-driven gateway for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase the findability, visibility, and impact of Galaxy tools for your scientific community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunc Kayikcioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Short-format Training: an International Consensus on Effective, Inclusive, and Career-spanning Professional Development in the Life Sciences and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds, oases for airborne microbes – Differential metagenomics/ metatranscriptomics analyses of cloudy and clear atmospheric situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the landscape of the genomic wastewater surveillance ecosystem: a roadmap towards standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kyritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Topolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Heather Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering the community with notebooks for bespoke microbiome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planemo: a command-line toolkit for developing, deploying, and executing scientific data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-seq Training and Analysis Suite using the Galaxy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02613129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconda: A sustainable and comprehensive software distribution for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sjödin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze raw shotgun data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data Analysis in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, Springer US, pp.367-392, 2021, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiology galaxy lab: The effort of the microGalaxy community to build the first community-driven gateway for reproducible and FAIR analysis of microbial data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Galaxy Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120314.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRyMAGS – Optimising Metagenomics Assembled Genomes building: workflow finalisation, training material development, real data evaluation, and resource allocation tool creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Defazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120217.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATELIER - Dépôt et curation de données - Communauté Biologie et Santé (plateforme de bioanalyses Galaxy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont-Auvergne, May 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy France: an example of a national UseGalaxy server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119767.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy CoDex for finding tools, workflows, and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119764.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misconceptions about Galaxy debunked by the (French) Galaxy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, TOULOUSE, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: collection of Galaxy FAIR workflows for pathogen detection and samples comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119769.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics : Une plateforme basée sur Galaxy pour la recherche sur la résistance aux antibiotiques et la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation annuelle de la plateforme AuBi 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Auvergne Bioinformatique (AuBi), Dec 2024, Aubière / Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Galaxy as part of an international network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin (IE), Ireland. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A virtual mentoring &amp; training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Eranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochannah Yehudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El-Gebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Open Source Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119659.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM - From a local project to a global effort to support microbiome data analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holistic Bioinformatic Approaches used in Microbiome Research - BVCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering usable, and comprehensive bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB 2020 - 28th Intelligent Systems for Molecular Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal (Virtual event), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Science Community: make science tangible &amp; accessible by bringing it to the “street” with open science workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and training 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC2019 - 2019 Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics: Towards a Multi-omic Functional Microbiome Analysis Within Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Sajulga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Easterly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Analysis in Galaxy on 10X Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Africa conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114447.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool deployment and sustainability in bioinformatics: Fixed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics for Human Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: An intuitive and adjustable pipeline to process metatranscriptomic data from intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th RECOMB - Comparative Genomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alife game to teach evolution of antibiotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL - 12th European Conference on Artificial Life - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR contributions to the ELIXIR Training Platform Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to the ELIXIR training life-cycle from the GTN perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisanna Paladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Poterlowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. F1000 Research Limited, 2025, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120206.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics-analysis : developing Metagenomic Workflows for National Antibiotic Resistance Surveillance Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a standardized database for honey bee microbiome: Addressing metadata and data comparability gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Serville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking myths: The reality of Galaxy's capabilities and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRing Research Data to Live @AuBi Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ogereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mareuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119765.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ABRomics platform — a One Health Antimicrobial resistance analysis service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy SIG: microbial data analysis resources in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saim Momin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119768.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics: A Galaxy-based one health antimicrobial resistance platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo-Hugo Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119762.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119512.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A mentoring & training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Freeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Evangelos Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pilvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119509.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR microbiome community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119511.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Bioinformatics &amp; Public Health Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hinxton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Bioinformatics Open Source Conference (BOSC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy for long read ONT data analysis and public education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem De Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics:Towards a multi-omic functional microbiome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Mass Spectrometry 2029</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta (Georgia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and Training: 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1117108.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy training network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CarpentryCon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling bioinformatics training: an ELIXIR, GOBLET &amp; Galaxy Training Network collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Rustici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Bioinformatics Open Source Conference (BOSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114489.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114881.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galaxy-based framework to analyze raw sequencing data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114448.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyze raw sequencing data from microbiota? Using ASaiM!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tubingen, Germany. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114882.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reconstruction de génomes microbiens à partir de métagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze your microbiota sequencing data using a Galaxy-based framework References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected genome inflation and streamlining in variable environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes de Biologie Informatique &amp; Mathématiques 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.320-322, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo[a]pyrene impacts human gut microbiota volatile metabolome and metatranscriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Joint Symposium INRA-ROWETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont Ferrand, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating evolutionary scenarios to test whether they can induce reductive evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMBE 2012 : Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'évolution réductive des génomes bactériens par expériences d'évolution in silico et analyses bioinformatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. INSA de Lyon, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ISAL0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01092571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELIXIR Microbiome Community – 2025 face to face/hybrid meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELIXIR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life Report on the work of the Open Call Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Rybina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pfander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.3, EMBL-HD; CSIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId374"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérénice Batut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berenice-batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9852-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184297370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315250855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten common misconceptions about Galaxy (and why they are wrong!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Anne Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar Srikakulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.e1013869. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-curated Galaxy interfaces with the Galaxy Labs Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Syme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Mok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giag041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Royaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Norvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR Microbiome Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Balech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Burgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physilia Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.50. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.144515.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: a collection of FAIR and adaptable (meta)genomics workflows for (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaf017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening bioinformatics education: e-learning initiatives across ELIXIR Nodes and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zahn-Zabala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Botzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1422. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.173116.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.1257-1275. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-1257-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering and sustaining collaborative innovation: Insights from ELIXIR Europe's life science Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Garrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Aspromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Chegkazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.884. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.168288.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible, and collaborative data analyses: 2024 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linelle Ann L Abueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Awan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (W1), pp.W83-W94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative meta-omics in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie C Schiml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-023-00514-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Planemo toolkit for developing, deploying, and executing scientific data analyses in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.261-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.276963.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.e1010752. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international consensus on effective, inclusive, and career-spanning short-format training in the life sciences and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0293879. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota drives age-related oxidative stress and mitochondrial damage in microglia via the metabolite N6-carboxymethyllysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mossad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahtiyar Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Dokalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mezö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (3), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-022-01027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM-MT: a validated and optimized ASaiM workflow for metatranscriptomics analysis within Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Leith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.28608.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering accessible online education using Galaxy as an e-learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Serrano-Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Föll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Gallardo-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.e1008923. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The de.NBI / ELIXIR-DE training platform - Bioinformatics training in Germany and across Europe within ELIXIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wibberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Oliver Glöckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1877. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.20244.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-sequencing training and analysis suite using the Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten simple rules for making training materials FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.e1007854. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Galaxy Training Network tutorial library for bioinformatics training programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Heydarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (Suppl), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Evolution: Mutation Is the Main Driver of Genome Size in Prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A.B. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (19), pp.R1083-R1085. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench 2.0: next generation RNA data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavankumar Videm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (W1), pp.W511-W515. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2018 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), pp.W537-W544. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (6), pp.752-758.e1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cels.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze microbiota data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giy057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench: best practices for RNA and high-throughput sequencing bioinformatics in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilmurat Yusuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (W1), pp.W560-W566. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four simple recommendations to encourage best practices in research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monther Alhamdoosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.876. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.11407.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Pollutant Benzo[a]Pyrene Impacts the Volatile Metabolome and Transcriptome of the Human Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENASearch: A Python library for interacting with ENA's API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (18), pp.418. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive genome evolution at both ends of bacterial population size spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (12), pp.841-850. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 15), pp.S11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCoReCa (Microbiome Community Resource Catalogue) - Towards Centralized Curation And Integration Of Microbiome Bioinformatics Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Ashokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Common Misconceptions About Galaxy (and Why They Are Wrong!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Anne Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar Srikakulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Curated Galaxy Interfaces with the Galaxy Labs Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Syme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Mok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy: A gateway to tools, workflows, and training for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the annotation of Galaxy resources? Outcomes of an online hackathon for improving the annotation of Galaxy resources for microbial data resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Hojat Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology Galaxy Lab: The first community-driven gateway for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase the findability, visibility, and impact of Galaxy tools for your scientific community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunc Kayikcioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Short-format Training: an International Consensus on Effective, Inclusive, and Career-spanning Professional Development in the Life Sciences and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds, oases for airborne microbes – Differential metagenomics/ metatranscriptomics analyses of cloudy and clear atmospheric situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the landscape of the genomic wastewater surveillance ecosystem: a roadmap towards standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kyritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Topolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Heather Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering the community with notebooks for bespoke microbiome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planemo: a command-line toolkit for developing, deploying, and executing scientific data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-seq Training and Analysis Suite using the Galaxy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02613129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconda: A sustainable and comprehensive software distribution for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sjödin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze raw shotgun data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data Analysis in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, Springer US, pp.367-392, 2021, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRyMAGS – Optimising Metagenomics Assembled Genomes building: workflow finalisation, training material development, real data evaluation, and resource allocation tool creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Defazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120217.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiology galaxy lab: The effort of the microGalaxy community to build the first community-driven gateway for reproducible and FAIR analysis of microbial data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Galaxy Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120314.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATELIER - Dépôt et curation de données - Communauté Biologie et Santé (plateforme de bioanalyses Galaxy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont-Auvergne, May 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy France: an example of a national UseGalaxy server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119767.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misconceptions about Galaxy debunked by the (French) Galaxy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, TOULOUSE, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy CoDex for finding tools, workflows, and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119764.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: collection of Galaxy FAIR workflows for pathogen detection and samples comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119769.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics : Une plateforme basée sur Galaxy pour la recherche sur la résistance aux antibiotiques et la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation annuelle de la plateforme AuBi 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Auvergne Bioinformatique (AuBi), Dec 2024, Aubière / Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Galaxy as part of an international network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin (IE), Ireland. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A virtual mentoring &amp; training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Eranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochannah Yehudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El-Gebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Open Source Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119659.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM - From a local project to a global effort to support microbiome data analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holistic Bioinformatic Approaches used in Microbiome Research - BVCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering usable, and comprehensive bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB 2020 - 28th Intelligent Systems for Molecular Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal (Virtual event), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Science Community: make science tangible &amp; accessible by bringing it to the “street” with open science workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and training 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC2019 - 2019 Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics: Towards a Multi-omic Functional Microbiome Analysis Within Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Sajulga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Easterly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Analysis in Galaxy on 10X Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Africa conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114447.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool deployment and sustainability in bioinformatics: Fixed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics for Human Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: An intuitive and adjustable pipeline to process metatranscriptomic data from intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th RECOMB - Comparative Genomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alife game to teach evolution of antibiotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL - 12th European Conference on Artificial Life - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR contributions to the ELIXIR Training Platform Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to the ELIXIR training life-cycle from the GTN perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisanna Paladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Poterlowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. F1000 Research Limited, 2025, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120206.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics-analysis : developing Metagenomic Workflows for National Antibiotic Resistance Surveillance Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a standardized database for honey bee microbiome: Addressing metadata and data comparability gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Serville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking myths: The reality of Galaxy's capabilities and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mareuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119765.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRing Research Data to Live @AuBi Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ogereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy SIG: microbial data analysis resources in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saim Momin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119768.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ABRomics platform — a One Health Antimicrobial resistance analysis service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics: A Galaxy-based one health antimicrobial resistance platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo-Hugo Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119762.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A mentoring & training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Freeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Evangelos Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pilvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119509.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR microbiome community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119511.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119512.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Bioinformatics &amp; Public Health Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hinxton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Bioinformatics Open Source Conference (BOSC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy for long read ONT data analysis and public education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem De Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics:Towards a multi-omic functional microbiome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Mass Spectrometry 2029</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta (Georgia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and Training: 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1117108.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy training network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CarpentryCon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114881.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling bioinformatics training: an ELIXIR, GOBLET &amp; Galaxy Training Network collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Rustici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Bioinformatics Open Source Conference (BOSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114489.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galaxy-based framework to analyze raw sequencing data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114448.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyze raw sequencing data from microbiota? Using ASaiM!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tubingen, Germany. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114882.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze your microbiota sequencing data using a Galaxy-based framework References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reconstruction de génomes microbiens à partir de métagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo[a]pyrene impacts human gut microbiota volatile metabolome and metatranscriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Joint Symposium INRA-ROWETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont Ferrand, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected genome inflation and streamlining in variable environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes de Biologie Informatique &amp; Mathématiques 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.320-322, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating evolutionary scenarios to test whether they can induce reductive evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMBE 2012 : Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'évolution réductive des génomes bactériens par expériences d'évolution in silico et analyses bioinformatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. INSA de Lyon, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ISAL0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01092571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELIXIR Microbiome Community – 2025 face to face/hybrid meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELIXIR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life Report on the work of the Open Call Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Rybina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pfander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.3, EMBL-HD; CSIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AF9C1D2"/>
+    <w:nsid w:val="4CF3C234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-batut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9852-1987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184297370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315250855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796156v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Finn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Balech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Burgin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Physilia Chua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.144515.2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Henger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zierep" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zahn-Zabala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ahokas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Botzki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173116.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linelle Ann L Abueg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Awan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Bacon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae410" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chilton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Soranzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276963.122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie C Schiml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delogu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-023-00514-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rasche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gladman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010752" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Tractenberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Becker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brown" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293879" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mossad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyar Yilmaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dokalis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mez&#246;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01027-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subina Mehta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.28608.2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Serrano-Solano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie F&#246;ll" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Gallardo-Alba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Erxleben" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kuzak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007854" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wibberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Blom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Oliver Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20244.2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa102" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Heydarian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.093" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fallmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavankumar Videm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz353" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2018.05.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky379" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilmurat Yusuf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx409" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jim&#233;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monther Alhamdoosh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Barker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11407.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Beugnot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01562" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645128v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00418" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3331" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Ashokan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Anne Bacon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Srikakulam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Hyde" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Syme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Mok" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Garrard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Heil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Aspromonte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chegkazi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Hojat Ansari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klemm" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunc Kayikcioglu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kyritsis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Topolsky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Heather Fitzpatrick" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rogers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grosboillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beracochea" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645155v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863967v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sj&#246;din" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chapman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Rowe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863972v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gravouil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645142v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_20" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120314.1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132978v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Defazio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fosso" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120217.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095680v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644627v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Libouban" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mercier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seiler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119767.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119764.1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644577v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Gruening" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119769.1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761812v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119513.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Eranti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochannah Yehudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El-Gebali" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119659.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763640v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763510v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763650v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M&#252;ller" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik D Jagtap" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763648v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Sajulga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Easterly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763654v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763669v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114447.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764363v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weber" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764366v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849345v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108322v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132968v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanna Paladin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Poterlowicz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120206.1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127516v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132824v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132669v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132944v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644779v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119765.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763657v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim Momin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjyoti Ghosh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119768.1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119512.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761889v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Freeberg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Evangelos Psomopoulos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pilvar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119509.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761840v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Finn" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119511.1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765295v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schindler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119510.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761854v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766230v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765208v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Miladi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem De Koning" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761927v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujun Li" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761986v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1117108.1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763043v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864079v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763006v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rustici" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114489.1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763000v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114881.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375653v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794365v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beugnot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762597v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01092571v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAL0108" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273511v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185373v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pfander" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-batut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9852-1987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184297370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315250855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Anne Bacon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Srikakulam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zierep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013869" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Hyde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Syme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Mok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giag041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Finn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Balech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Burgin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Physilia Chua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.144515.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Henger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zahn-Zabala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ahokas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Botzki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173116.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Garrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Heil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Aspromonte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chegkazi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.168288.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linelle Ann L Abueg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Awan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Bacon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie C Schiml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delogu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-023-00514-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chilton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Soranzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276963.122" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rasche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gladman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010752" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Tractenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Becker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293879" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mossad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyar Yilmaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dokalis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mez&#246;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01027-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subina Mehta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.28608.2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Serrano-Solano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie F&#246;ll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Gallardo-Alba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Erxleben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008923" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wibberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Blom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Oliver Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20244.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645027v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kuzak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007854" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Heydarian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.093" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fallmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavankumar Videm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz353" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky379" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2018.05.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilmurat Yusuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jim&#233;nez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monther Alhamdoosh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Barker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11407.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Beugnot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01562" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00418" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3331" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Ashokan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249780v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Hojat Ansari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klemm" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunc Kayikcioglu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kyritsis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Topolsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Heather Fitzpatrick" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rogers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grosboillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beracochea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sj&#246;din" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chapman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Rowe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gravouil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Defazio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fosso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120217.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120314.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644627v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Libouban" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seiler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119767.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694551v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644966v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119764.1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644577v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Gruening" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119769.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119513.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Eranti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochannah Yehudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El-Gebali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119659.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763510v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M&#252;ller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761997v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik D Jagtap" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763648v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Sajulga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Easterly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763513v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763669v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114447.1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764363v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849345v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanna Paladin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Poterlowicz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120206.1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127516v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132669v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644779v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119765.1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim Momin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjyoti Ghosh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119768.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761889v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Freeberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Evangelos Psomopoulos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pilvar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119509.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Finn" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119511.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761822v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119512.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765295v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schindler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119510.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761854v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766230v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765208v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763036v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Miladi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem De Koning" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujun Li" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761986v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1117108.1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864079v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763000v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114881.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763006v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rustici" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114489.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794365v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beugnot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375653v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01092571v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAL0108" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273511v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pfander" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>