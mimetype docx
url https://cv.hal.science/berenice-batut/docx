--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérénice Batut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berenice-batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9852-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184297370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315250855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten common misconceptions about Galaxy (and why they are wrong!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Anne Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar Srikakulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.e1013869. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-curated Galaxy interfaces with the Galaxy Labs Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Syme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Mok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giag041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Royaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Norvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR Microbiome Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Balech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Burgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physilia Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.50. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.144515.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: a collection of FAIR and adaptable (meta)genomics workflows for (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaf017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening bioinformatics education: e-learning initiatives across ELIXIR Nodes and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zahn-Zabala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Botzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1422. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.173116.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.1257-1275. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-1257-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering and sustaining collaborative innovation: Insights from ELIXIR Europe's life science Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Garrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Aspromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Chegkazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.884. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.168288.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible, and collaborative data analyses: 2024 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linelle Ann L Abueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Awan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (W1), pp.W83-W94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative meta-omics in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie C Schiml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-023-00514-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Planemo toolkit for developing, deploying, and executing scientific data analyses in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.261-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.276963.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.e1010752. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international consensus on effective, inclusive, and career-spanning short-format training in the life sciences and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0293879. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota drives age-related oxidative stress and mitochondrial damage in microglia via the metabolite N6-carboxymethyllysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mossad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahtiyar Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Dokalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mezö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (3), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-022-01027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM-MT: a validated and optimized ASaiM workflow for metatranscriptomics analysis within Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Leith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.28608.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering accessible online education using Galaxy as an e-learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Serrano-Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Föll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Gallardo-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.e1008923. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The de.NBI / ELIXIR-DE training platform - Bioinformatics training in Germany and across Europe within ELIXIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wibberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Oliver Glöckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1877. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.20244.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-sequencing training and analysis suite using the Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten simple rules for making training materials FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.e1007854. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Galaxy Training Network tutorial library for bioinformatics training programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Heydarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (Suppl), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Evolution: Mutation Is the Main Driver of Genome Size in Prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A.B. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (19), pp.R1083-R1085. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench 2.0: next generation RNA data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavankumar Videm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (W1), pp.W511-W515. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2018 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), pp.W537-W544. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (6), pp.752-758.e1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cels.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze microbiota data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giy057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench: best practices for RNA and high-throughput sequencing bioinformatics in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilmurat Yusuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (W1), pp.W560-W566. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four simple recommendations to encourage best practices in research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monther Alhamdoosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.876. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.11407.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Pollutant Benzo[a]Pyrene Impacts the Volatile Metabolome and Transcriptome of the Human Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENASearch: A Python library for interacting with ENA's API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (18), pp.418. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive genome evolution at both ends of bacterial population size spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (12), pp.841-850. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 15), pp.S11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCoReCa (Microbiome Community Resource Catalogue) - Towards Centralized Curation And Integration Of Microbiome Bioinformatics Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Ashokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Common Misconceptions About Galaxy (and Why They Are Wrong!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Anne Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar Srikakulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Curated Galaxy Interfaces with the Galaxy Labs Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Syme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Mok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy: A gateway to tools, workflows, and training for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the annotation of Galaxy resources? Outcomes of an online hackathon for improving the annotation of Galaxy resources for microbial data resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Hojat Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology Galaxy Lab: The first community-driven gateway for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase the findability, visibility, and impact of Galaxy tools for your scientific community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunc Kayikcioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Short-format Training: an International Consensus on Effective, Inclusive, and Career-spanning Professional Development in the Life Sciences and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds, oases for airborne microbes – Differential metagenomics/ metatranscriptomics analyses of cloudy and clear atmospheric situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the landscape of the genomic wastewater surveillance ecosystem: a roadmap towards standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kyritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Topolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Heather Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering the community with notebooks for bespoke microbiome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planemo: a command-line toolkit for developing, deploying, and executing scientific data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-seq Training and Analysis Suite using the Galaxy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02613129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconda: A sustainable and comprehensive software distribution for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sjödin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze raw shotgun data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data Analysis in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, Springer US, pp.367-392, 2021, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRyMAGS – Optimising Metagenomics Assembled Genomes building: workflow finalisation, training material development, real data evaluation, and resource allocation tool creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Defazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120217.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiology galaxy lab: The effort of the microGalaxy community to build the first community-driven gateway for reproducible and FAIR analysis of microbial data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Galaxy Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120314.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATELIER - Dépôt et curation de données - Communauté Biologie et Santé (plateforme de bioanalyses Galaxy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont-Auvergne, May 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy France: an example of a national UseGalaxy server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119767.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misconceptions about Galaxy debunked by the (French) Galaxy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, TOULOUSE, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy CoDex for finding tools, workflows, and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119764.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: collection of Galaxy FAIR workflows for pathogen detection and samples comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119769.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics : Une plateforme basée sur Galaxy pour la recherche sur la résistance aux antibiotiques et la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation annuelle de la plateforme AuBi 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Auvergne Bioinformatique (AuBi), Dec 2024, Aubière / Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Galaxy as part of an international network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin (IE), Ireland. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A virtual mentoring &amp; training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Eranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochannah Yehudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El-Gebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Open Source Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119659.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM - From a local project to a global effort to support microbiome data analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holistic Bioinformatic Approaches used in Microbiome Research - BVCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering usable, and comprehensive bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB 2020 - 28th Intelligent Systems for Molecular Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal (Virtual event), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Science Community: make science tangible &amp; accessible by bringing it to the “street” with open science workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and training 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC2019 - 2019 Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics: Towards a Multi-omic Functional Microbiome Analysis Within Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Sajulga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Easterly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Analysis in Galaxy on 10X Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Africa conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114447.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool deployment and sustainability in bioinformatics: Fixed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics for Human Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: An intuitive and adjustable pipeline to process metatranscriptomic data from intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th RECOMB - Comparative Genomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alife game to teach evolution of antibiotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL - 12th European Conference on Artificial Life - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR contributions to the ELIXIR Training Platform Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to the ELIXIR training life-cycle from the GTN perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisanna Paladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Poterlowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. F1000 Research Limited, 2025, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120206.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics-analysis : developing Metagenomic Workflows for National Antibiotic Resistance Surveillance Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a standardized database for honey bee microbiome: Addressing metadata and data comparability gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Serville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking myths: The reality of Galaxy's capabilities and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mareuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119765.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRing Research Data to Live @AuBi Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ogereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy SIG: microbial data analysis resources in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saim Momin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119768.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ABRomics platform — a One Health Antimicrobial resistance analysis service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics: A Galaxy-based one health antimicrobial resistance platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo-Hugo Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119762.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A mentoring & training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Freeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Evangelos Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pilvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119509.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR microbiome community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119511.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119512.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Bioinformatics &amp; Public Health Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hinxton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Bioinformatics Open Source Conference (BOSC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy for long read ONT data analysis and public education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem De Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics:Towards a multi-omic functional microbiome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Mass Spectrometry 2029</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta (Georgia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and Training: 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1117108.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy training network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CarpentryCon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114881.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling bioinformatics training: an ELIXIR, GOBLET &amp; Galaxy Training Network collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Rustici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Bioinformatics Open Source Conference (BOSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114489.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galaxy-based framework to analyze raw sequencing data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114448.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyze raw sequencing data from microbiota? Using ASaiM!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tubingen, Germany. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114882.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze your microbiota sequencing data using a Galaxy-based framework References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reconstruction de génomes microbiens à partir de métagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo[a]pyrene impacts human gut microbiota volatile metabolome and metatranscriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Joint Symposium INRA-ROWETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont Ferrand, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected genome inflation and streamlining in variable environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes de Biologie Informatique &amp; Mathématiques 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.320-322, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating evolutionary scenarios to test whether they can induce reductive evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMBE 2012 : Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'évolution réductive des génomes bactériens par expériences d'évolution in silico et analyses bioinformatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. INSA de Lyon, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ISAL0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01092571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELIXIR Microbiome Community – 2025 face to face/hybrid meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELIXIR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life Report on the work of the Open Call Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Rybina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pfander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.3, EMBL-HD; CSIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérénice Batut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berenice-batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9852-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184297370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315250855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-curated Galaxy interfaces with the Galaxy Labs Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Syme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Mok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giag041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten common misconceptions about Galaxy (and why they are wrong!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Anne Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar Srikakulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.e1013869. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Royaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Norvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR Microbiome Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Balech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Burgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physilia Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.50. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.144515.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: a collection of FAIR and adaptable (meta)genomics workflows for (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaf017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening bioinformatics education: e-learning initiatives across ELIXIR Nodes and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zahn-Zabala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Botzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1422. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.173116.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.1257-1275. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-1257-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering and sustaining collaborative innovation: Insights from ELIXIR Europe's life science Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Garrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Aspromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Chegkazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.884. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.168288.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible, and collaborative data analyses: 2024 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linelle Ann L Abueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Awan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (W1), pp.W83-W94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative meta-omics in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie C Schiml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-023-00514-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Planemo toolkit for developing, deploying, and executing scientific data analyses in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.261-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.276963.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.e1010752. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international consensus on effective, inclusive, and career-spanning short-format training in the life sciences and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0293879. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota drives age-related oxidative stress and mitochondrial damage in microglia via the metabolite N6-carboxymethyllysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mossad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahtiyar Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Dokalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mezö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (3), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-022-01027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM-MT: a validated and optimized ASaiM workflow for metatranscriptomics analysis within Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Leith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.28608.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering accessible online education using Galaxy as an e-learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Serrano-Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Föll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Gallardo-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.e1008923. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The de.NBI / ELIXIR-DE training platform - Bioinformatics training in Germany and across Europe within ELIXIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wibberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Oliver Glöckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1877. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.20244.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-sequencing training and analysis suite using the Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten simple rules for making training materials FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.e1007854. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Galaxy Training Network tutorial library for bioinformatics training programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Heydarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (Suppl), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Evolution: Mutation Is the Main Driver of Genome Size in Prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A.B. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (19), pp.R1083-R1085. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench 2.0: next generation RNA data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavankumar Videm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (W1), pp.W511-W515. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2018 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), pp.W537-W544. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (6), pp.752-758.e1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cels.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze microbiota data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giy057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench: best practices for RNA and high-throughput sequencing bioinformatics in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilmurat Yusuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (W1), pp.W560-W566. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four simple recommendations to encourage best practices in research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monther Alhamdoosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.876. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.11407.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Pollutant Benzo[a]Pyrene Impacts the Volatile Metabolome and Transcriptome of the Human Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENASearch: A Python library for interacting with ENA's API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (18), pp.418. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive genome evolution at both ends of bacterial population size spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (12), pp.841-850. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 15), pp.S11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCoReCa (Microbiome Community Resource Catalogue) - Towards Centralized Curation And Integration Of Microbiome Bioinformatics Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Ashokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Common Misconceptions About Galaxy (and Why They Are Wrong!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Anne Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar Srikakulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Curated Galaxy Interfaces with the Galaxy Labs Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Syme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Mok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy: A gateway to tools, workflows, and training for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the annotation of Galaxy resources? Outcomes of an online hackathon for improving the annotation of Galaxy resources for microbial data resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Hojat Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology Galaxy Lab: The first community-driven gateway for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase the findability, visibility, and impact of Galaxy tools for your scientific community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunc Kayikcioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Short-format Training: an International Consensus on Effective, Inclusive, and Career-spanning Professional Development in the Life Sciences and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds, oases for airborne microbes – Differential metagenomics/ metatranscriptomics analyses of cloudy and clear atmospheric situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the landscape of the genomic wastewater surveillance ecosystem: a roadmap towards standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kyritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Topolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Heather Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering the community with notebooks for bespoke microbiome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planemo: a command-line toolkit for developing, deploying, and executing scientific data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-seq Training and Analysis Suite using the Galaxy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02613129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconda: A sustainable and comprehensive software distribution for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sjödin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze raw shotgun data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data Analysis in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, Springer US, pp.367-392, 2021, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRyMAGS – Optimising Metagenomics Assembled Genomes building: workflow finalisation, training material development, real data evaluation, and resource allocation tool creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Defazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120217.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiology galaxy lab: The effort of the microGalaxy community to build the first community-driven gateway for reproducible and FAIR analysis of microbial data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Galaxy Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120314.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATELIER - Dépôt et curation de données - Communauté Biologie et Santé (plateforme de bioanalyses Galaxy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont-Auvergne, May 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy CoDex for finding tools, workflows, and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119764.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy France: an example of a national UseGalaxy server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119767.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misconceptions about Galaxy debunked by the (French) Galaxy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, TOULOUSE, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: collection of Galaxy FAIR workflows for pathogen detection and samples comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119769.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics : Une plateforme basée sur Galaxy pour la recherche sur la résistance aux antibiotiques et la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation annuelle de la plateforme AuBi 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Auvergne Bioinformatique (AuBi), Dec 2024, Aubière / Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Galaxy as part of an international network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin (IE), Ireland. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A virtual mentoring &amp; training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Eranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochannah Yehudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El-Gebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Open Source Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119659.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM - From a local project to a global effort to support microbiome data analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holistic Bioinformatic Approaches used in Microbiome Research - BVCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering usable, and comprehensive bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB 2020 - 28th Intelligent Systems for Molecular Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal (Virtual event), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Science Community: make science tangible &amp; accessible by bringing it to the “street” with open science workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and training 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC2019 - 2019 Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics: Towards a Multi-omic Functional Microbiome Analysis Within Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Sajulga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Easterly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Analysis in Galaxy on 10X Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Africa conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114447.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool deployment and sustainability in bioinformatics: Fixed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics for Human Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: An intuitive and adjustable pipeline to process metatranscriptomic data from intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th RECOMB - Comparative Genomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alife game to teach evolution of antibiotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL - 12th European Conference on Artificial Life - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR contributions to the ELIXIR Training Platform Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to the ELIXIR training life-cycle from the GTN perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisanna Paladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Poterlowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. F1000 Research Limited, 2025, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120206.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics-analysis : developing Metagenomic Workflows for National Antibiotic Resistance Surveillance Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a standardized database for honey bee microbiome: Addressing metadata and data comparability gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Serville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking myths: The reality of Galaxy's capabilities and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRing Research Data to Live @AuBi Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ogereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mareuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119765.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy SIG: microbial data analysis resources in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saim Momin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119768.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ABRomics platform — a One Health Antimicrobial resistance analysis service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics: A Galaxy-based one health antimicrobial resistance platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo-Hugo Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119762.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A mentoring & training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Freeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Evangelos Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pilvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119509.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR microbiome community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119511.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119512.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Bioinformatics &amp; Public Health Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hinxton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Bioinformatics Open Source Conference (BOSC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy for long read ONT data analysis and public education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem De Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics:Towards a multi-omic functional microbiome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Mass Spectrometry 2029</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta (Georgia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and Training: 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1117108.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy training network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CarpentryCon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114881.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling bioinformatics training: an ELIXIR, GOBLET &amp; Galaxy Training Network collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Rustici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Bioinformatics Open Source Conference (BOSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114489.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galaxy-based framework to analyze raw sequencing data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114448.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyze raw sequencing data from microbiota? Using ASaiM!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tubingen, Germany. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114882.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze your microbiota sequencing data using a Galaxy-based framework References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reconstruction de génomes microbiens à partir de métagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo[a]pyrene impacts human gut microbiota volatile metabolome and metatranscriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Joint Symposium INRA-ROWETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont Ferrand, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected genome inflation and streamlining in variable environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes de Biologie Informatique &amp; Mathématiques 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.320-322, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating evolutionary scenarios to test whether they can induce reductive evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMBE 2012 : Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'évolution réductive des génomes bactériens par expériences d'évolution in silico et analyses bioinformatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. INSA de Lyon, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ISAL0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01092571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELIXIR Microbiome Community – 2025 face to face/hybrid meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELIXIR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life Report on the work of the Open Call Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Rybina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pfander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.3, EMBL-HD; CSIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CF3C234"/>
+    <w:nsid w:val="E92F5DC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-batut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9852-1987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184297370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315250855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Anne Bacon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Srikakulam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zierep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013869" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Hyde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Syme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Mok" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giag041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Finn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Balech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Burgin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Physilia Chua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.144515.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Henger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zahn-Zabala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ahokas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Botzki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173116.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Garrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Heil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Aspromonte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chegkazi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.168288.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linelle Ann L Abueg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Awan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Bacon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie C Schiml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delogu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-023-00514-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chilton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Soranzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276963.122" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rasche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gladman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010752" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Tractenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Becker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293879" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mossad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyar Yilmaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dokalis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mez&#246;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01027-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subina Mehta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.28608.2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Serrano-Solano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie F&#246;ll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Gallardo-Alba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Erxleben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008923" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wibberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Blom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Oliver Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20244.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645027v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kuzak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007854" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Heydarian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.093" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fallmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavankumar Videm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz353" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky379" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2018.05.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilmurat Yusuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jim&#233;nez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monther Alhamdoosh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Barker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11407.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Beugnot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01562" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00418" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3331" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Ashokan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249780v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Hojat Ansari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klemm" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunc Kayikcioglu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kyritsis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Topolsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Heather Fitzpatrick" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rogers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grosboillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beracochea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sj&#246;din" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chapman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Rowe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gravouil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Defazio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fosso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120217.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120314.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644627v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Libouban" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seiler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119767.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694551v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644966v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119764.1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644577v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Gruening" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119769.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119513.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Eranti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochannah Yehudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El-Gebali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119659.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763510v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M&#252;ller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761997v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik D Jagtap" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763648v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Sajulga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Easterly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763513v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763669v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114447.1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764363v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849345v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanna Paladin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Poterlowicz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120206.1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127516v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132669v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644779v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119765.1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim Momin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjyoti Ghosh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119768.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761889v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Freeberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Evangelos Psomopoulos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pilvar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119509.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Finn" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119511.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761822v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119512.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765295v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schindler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119510.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761854v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766230v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765208v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763036v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Miladi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem De Koning" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujun Li" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761986v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1117108.1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864079v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763000v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114881.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763006v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rustici" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114489.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794365v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beugnot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375653v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01092571v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAL0108" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273511v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pfander" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-batut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9852-1987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184297370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315250855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Hyde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Syme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zierep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Mok" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giag041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Anne Bacon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Srikakulam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013869" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Finn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Balech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Burgin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Physilia Chua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.144515.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Henger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zahn-Zabala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ahokas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Botzki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173116.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Garrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Heil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Aspromonte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chegkazi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.168288.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linelle Ann L Abueg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Awan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Bacon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie C Schiml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delogu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-023-00514-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chilton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Soranzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276963.122" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rasche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gladman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010752" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Tractenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Becker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293879" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mossad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyar Yilmaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dokalis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mez&#246;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01027-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subina Mehta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.28608.2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Serrano-Solano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie F&#246;ll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Gallardo-Alba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Erxleben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008923" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wibberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Blom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Oliver Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20244.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645027v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kuzak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007854" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Heydarian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.093" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fallmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavankumar Videm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz353" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky379" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2018.05.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilmurat Yusuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jim&#233;nez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monther Alhamdoosh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Barker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11407.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Beugnot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01562" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00418" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3331" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Ashokan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249780v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Hojat Ansari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klemm" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunc Kayikcioglu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kyritsis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Topolsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Heather Fitzpatrick" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rogers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grosboillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beracochea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sj&#246;din" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chapman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Rowe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gravouil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Defazio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fosso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120217.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120314.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119764.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644627v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Libouban" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mercier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seiler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119767.1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694551v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644577v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Gruening" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119769.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119513.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Eranti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochannah Yehudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El-Gebali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119659.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763510v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M&#252;ller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761997v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik D Jagtap" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763648v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Sajulga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Easterly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763513v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763669v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114447.1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764363v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849345v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanna Paladin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Poterlowicz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120206.1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127516v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132669v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serville" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132944v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132824v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644779v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119765.1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim Momin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjyoti Ghosh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119768.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761889v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Freeberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Evangelos Psomopoulos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pilvar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119509.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Finn" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119511.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761822v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119512.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765295v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schindler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119510.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761854v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766230v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765208v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763036v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Miladi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem De Koning" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujun Li" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761986v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1117108.1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864079v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763000v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114881.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763006v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rustici" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114489.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794365v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beugnot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375653v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01092571v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAL0108" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273511v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pfander" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>