--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérénice Batut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berenice-batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9852-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184297370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315250855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-curated Galaxy interfaces with the Galaxy Labs Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Syme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Mok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giag041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten common misconceptions about Galaxy (and why they are wrong!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Anne Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar Srikakulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.e1013869. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Royaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Norvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR Microbiome Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Balech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Burgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physilia Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.50. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.144515.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: a collection of FAIR and adaptable (meta)genomics workflows for (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaf017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening bioinformatics education: e-learning initiatives across ELIXIR Nodes and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zahn-Zabala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Botzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1422. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.173116.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.1257-1275. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-1257-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering and sustaining collaborative innovation: Insights from ELIXIR Europe's life science Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Garrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Aspromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Chegkazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.884. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.168288.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible, and collaborative data analyses: 2024 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linelle Ann L Abueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Awan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (W1), pp.W83-W94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative meta-omics in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie C Schiml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-023-00514-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Planemo toolkit for developing, deploying, and executing scientific data analyses in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.261-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.276963.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.e1010752. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international consensus on effective, inclusive, and career-spanning short-format training in the life sciences and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0293879. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota drives age-related oxidative stress and mitochondrial damage in microglia via the metabolite N6-carboxymethyllysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mossad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahtiyar Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Dokalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mezö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (3), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-022-01027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM-MT: a validated and optimized ASaiM workflow for metatranscriptomics analysis within Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Leith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.28608.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering accessible online education using Galaxy as an e-learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Serrano-Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Föll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Gallardo-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.e1008923. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The de.NBI / ELIXIR-DE training platform - Bioinformatics training in Germany and across Europe within ELIXIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wibberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Oliver Glöckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1877. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.20244.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-sequencing training and analysis suite using the Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten simple rules for making training materials FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.e1007854. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Galaxy Training Network tutorial library for bioinformatics training programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Heydarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (Suppl), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Evolution: Mutation Is the Main Driver of Genome Size in Prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A.B. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (19), pp.R1083-R1085. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench 2.0: next generation RNA data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavankumar Videm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (W1), pp.W511-W515. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2018 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), pp.W537-W544. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (6), pp.752-758.e1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cels.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze microbiota data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giy057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench: best practices for RNA and high-throughput sequencing bioinformatics in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilmurat Yusuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (W1), pp.W560-W566. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four simple recommendations to encourage best practices in research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monther Alhamdoosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.876. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.11407.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Pollutant Benzo[a]Pyrene Impacts the Volatile Metabolome and Transcriptome of the Human Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENASearch: A Python library for interacting with ENA's API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (18), pp.418. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive genome evolution at both ends of bacterial population size spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (12), pp.841-850. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 15), pp.S11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCoReCa (Microbiome Community Resource Catalogue) - Towards Centralized Curation And Integration Of Microbiome Bioinformatics Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Ashokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Common Misconceptions About Galaxy (and Why They Are Wrong!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Anne Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar Srikakulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Curated Galaxy Interfaces with the Galaxy Labs Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Syme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Mok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy: A gateway to tools, workflows, and training for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the annotation of Galaxy resources? Outcomes of an online hackathon for improving the annotation of Galaxy resources for microbial data resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Hojat Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology Galaxy Lab: The first community-driven gateway for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase the findability, visibility, and impact of Galaxy tools for your scientific community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunc Kayikcioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Short-format Training: an International Consensus on Effective, Inclusive, and Career-spanning Professional Development in the Life Sciences and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds, oases for airborne microbes – Differential metagenomics/ metatranscriptomics analyses of cloudy and clear atmospheric situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the landscape of the genomic wastewater surveillance ecosystem: a roadmap towards standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kyritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Topolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Heather Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering the community with notebooks for bespoke microbiome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planemo: a command-line toolkit for developing, deploying, and executing scientific data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-seq Training and Analysis Suite using the Galaxy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02613129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconda: A sustainable and comprehensive software distribution for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sjödin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze raw shotgun data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data Analysis in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, Springer US, pp.367-392, 2021, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRyMAGS – Optimising Metagenomics Assembled Genomes building: workflow finalisation, training material development, real data evaluation, and resource allocation tool creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Defazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120217.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiology galaxy lab: The effort of the microGalaxy community to build the first community-driven gateway for reproducible and FAIR analysis of microbial data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Galaxy Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120314.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATELIER - Dépôt et curation de données - Communauté Biologie et Santé (plateforme de bioanalyses Galaxy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont-Auvergne, May 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy CoDex for finding tools, workflows, and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119764.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy France: an example of a national UseGalaxy server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119767.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misconceptions about Galaxy debunked by the (French) Galaxy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, TOULOUSE, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: collection of Galaxy FAIR workflows for pathogen detection and samples comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119769.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics : Une plateforme basée sur Galaxy pour la recherche sur la résistance aux antibiotiques et la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation annuelle de la plateforme AuBi 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Auvergne Bioinformatique (AuBi), Dec 2024, Aubière / Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Galaxy as part of an international network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin (IE), Ireland. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A virtual mentoring &amp; training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Eranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochannah Yehudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El-Gebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Open Source Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119659.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM - From a local project to a global effort to support microbiome data analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holistic Bioinformatic Approaches used in Microbiome Research - BVCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering usable, and comprehensive bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB 2020 - 28th Intelligent Systems for Molecular Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal (Virtual event), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Science Community: make science tangible &amp; accessible by bringing it to the “street” with open science workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and training 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC2019 - 2019 Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics: Towards a Multi-omic Functional Microbiome Analysis Within Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Sajulga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Easterly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Analysis in Galaxy on 10X Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Africa conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114447.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool deployment and sustainability in bioinformatics: Fixed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics for Human Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: An intuitive and adjustable pipeline to process metatranscriptomic data from intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th RECOMB - Comparative Genomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alife game to teach evolution of antibiotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL - 12th European Conference on Artificial Life - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR contributions to the ELIXIR Training Platform Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to the ELIXIR training life-cycle from the GTN perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisanna Paladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Poterlowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. F1000 Research Limited, 2025, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120206.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics-analysis : developing Metagenomic Workflows for National Antibiotic Resistance Surveillance Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a standardized database for honey bee microbiome: Addressing metadata and data comparability gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Serville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking myths: The reality of Galaxy's capabilities and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRing Research Data to Live @AuBi Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ogereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mareuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119765.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy SIG: microbial data analysis resources in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saim Momin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119768.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ABRomics platform — a One Health Antimicrobial resistance analysis service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics: A Galaxy-based one health antimicrobial resistance platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo-Hugo Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119762.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A mentoring & training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Freeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Evangelos Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pilvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119509.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR microbiome community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119511.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119512.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Bioinformatics &amp; Public Health Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hinxton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Bioinformatics Open Source Conference (BOSC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy for long read ONT data analysis and public education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem De Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics:Towards a multi-omic functional microbiome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Mass Spectrometry 2029</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta (Georgia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and Training: 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1117108.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy training network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CarpentryCon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114881.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling bioinformatics training: an ELIXIR, GOBLET &amp; Galaxy Training Network collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Rustici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Bioinformatics Open Source Conference (BOSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114489.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galaxy-based framework to analyze raw sequencing data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114448.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyze raw sequencing data from microbiota? Using ASaiM!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tubingen, Germany. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114882.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze your microbiota sequencing data using a Galaxy-based framework References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reconstruction de génomes microbiens à partir de métagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo[a]pyrene impacts human gut microbiota volatile metabolome and metatranscriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Joint Symposium INRA-ROWETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont Ferrand, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected genome inflation and streamlining in variable environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes de Biologie Informatique &amp; Mathématiques 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.320-322, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating evolutionary scenarios to test whether they can induce reductive evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMBE 2012 : Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'évolution réductive des génomes bactériens par expériences d'évolution in silico et analyses bioinformatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. INSA de Lyon, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ISAL0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01092571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELIXIR Microbiome Community – 2025 face to face/hybrid meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELIXIR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life Report on the work of the Open Call Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Rybina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pfander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.3, EMBL-HD; CSIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérénice Batut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berenice-batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9852-1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184297370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315250855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-curated Galaxy interfaces with the Galaxy Labs Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Syme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Mok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giag041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten common misconceptions about Galaxy (and why they are wrong!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Anne Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar Srikakulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.e1013869. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR Microbiome Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Balech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Burgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physilia Chua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.50. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.144515.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Royaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Norvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: a collection of FAIR and adaptable (meta)genomics workflows for (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaf017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening bioinformatics education: e-learning initiatives across ELIXIR Nodes and Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zahn-Zabala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ahokas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Beier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Botzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1422. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.173116.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (5), pp.1257-1275. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-1257-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering and sustaining collaborative innovation: Insights from ELIXIR Europe's life science Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Garrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Aspromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Chegkazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.884. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.168288.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible, and collaborative data analyses: 2024 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linelle Ann L Abueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Awan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (W1), pp.W83-W94. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative meta-omics in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie C Schiml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-023-00514-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Planemo toolkit for developing, deploying, and executing scientific data analyses in Galaxy and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.261-268. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.276963.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.e1010752. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international consensus on effective, inclusive, and career-spanning short-format training in the life sciences and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (11), pp.e0293879. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2022 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nekrutenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjórn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Goecks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (W1), pp.W345-W351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota drives age-related oxidative stress and mitochondrial damage in microglia via the metabolite N6-carboxymethyllysine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mossad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahtiyar Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Dokalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mezö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (3), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-022-01027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM-MT: a validated and optimized ASaiM workflow for metatranscriptomics analysis within Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Leith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.28608.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering accessible online education using Galaxy as an e-learning platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Serrano-Solano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Föll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Gallardo-Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.e1008923. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The de.NBI / ELIXIR-DE training platform - Bioinformatics training in Germany and across Europe within ELIXIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wibberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Belmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Blom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Oliver Glöckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1877. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.20244.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten simple rules for making training materials FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.e1007854. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-sequencing training and analysis suite using the Galaxy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giaa102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Galaxy Training Network tutorial library for bioinformatics training programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Heydarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (Suppl), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Evolution: Mutation Is the Main Driver of Genome Size in Prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A.B. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (19), pp.R1083-R1085. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench 2.0: next generation RNA data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavankumar Videm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (W1), pp.W511-W515. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galaxy platform for accessible, reproducible and collaborative biomedical analyses: 2018 update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enis Afgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), pp.W537-W544. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (6), pp.752-758.e1. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cels.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze microbiota data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giy057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RNA workbench: best practices for RNA and high-throughput sequencing bioinformatics in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilmurat Yusuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Will</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Erxleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (W1), pp.W560-W566. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkx409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four simple recommendations to encourage best practices in research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Kuzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monther Alhamdoosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.876. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.11407.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Pollutant Benzo[a]Pyrene Impacts the Volatile Metabolome and Transcriptome of the Human Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENASearch: A Python library for interacting with ENA's API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (18), pp.418. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive genome evolution at both ends of bacterial population size spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (12), pp.841-850. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (Suppl 15), pp.S11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based prediction of memory requirements for metagenomic assembly in high-performance computing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santino Faack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiCoReCa (Microbiome Community Resource Catalogue) - Towards Centralized Curation And Integration Of Microbiome Bioinformatics Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Ashokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Common Misconceptions About Galaxy (and Why They Are Wrong!)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Anne Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Kumar Srikakulam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Curated Galaxy Interfaces with the Galaxy Labs Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Hyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Syme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Mok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy: A gateway to tools, workflows, and training for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Blankenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Brites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the annotation of Galaxy resources? Outcomes of an online hackathon for improving the annotation of Galaxy resources for microbial data resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Hojat Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds influence the functioning of airborne microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology Galaxy Lab: The first community-driven gateway for reproducible and FAIR analysis of microbial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase the findability, visibility, and impact of Galaxy tools for your scientific community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Kalaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunc Kayikcioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Short-format Training: an International Consensus on Effective, Inclusive, and Career-spanning Professional Development in the Life Sciences and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle Tractenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds, oases for airborne microbes – Differential metagenomics/ metatranscriptomics analyses of cloudy and clear atmospheric situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Péguilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the landscape of the genomic wastewater surveillance ecosystem: a roadmap towards standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kyritsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Topolsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Heather Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering the community with notebooks for bespoke microbiome analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planemo: a command-line toolkit for developing, deploying, and executing scientific data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-cell RNA-seq Training and Analysis Suite using the Galaxy Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ostrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-Driven Data Analysis Training for Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bagnacani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dannon Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02613129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioconda: A sustainable and comprehensive software distribution for the life sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Sjödin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: a Galaxy-based framework to analyze raw shotgun data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data Analysis in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius van den Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2284, Springer US, pp.367-392, 2021, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1307-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiology galaxy lab: The effort of the microGalaxy community to build the first community-driven gateway for reproducible and FAIR analysis of microbial data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Pechlivanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Strepis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Galaxy Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120314.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRyMAGS – Optimising Metagenomics Assembled Genomes building: workflow finalisation, training material development, real data evaluation, and resource allocation tool creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Defazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120217.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATELIER - Dépôt et curation de données - Communauté Biologie et Santé (plateforme de bioanalyses Galaxy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Goué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont-Auvergne, May 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy CoDex for finding tools, workflows, and training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Bernt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Soranzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119764.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy France: an example of a national UseGalaxy server</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119767.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misconceptions about Galaxy debunked by the (French) Galaxy Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Libouban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaussepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, TOULOUSE, France. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathoGFAIR: collection of Galaxy FAIR workflows for pathogen detection and samples comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119769.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics : Une plateforme basée sur Galaxy pour la recherche sur la résistance aux antibiotiques et la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation annuelle de la plateforme AuBi 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Auvergne Bioinformatique (AuBi), Dec 2024, Aubière / Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Galaxy as part of an international network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin (IE), Ireland. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A virtual mentoring &amp; training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Eranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochannah Yehudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El-Gebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Open Source Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119659.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM - From a local project to a global effort to support microbiome data analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holistic Bioinformatic Approaches used in Microbiome Research - BVCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering usable, and comprehensive bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMB 2020 - 28th Intelligent Systems for Molecular Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal (Virtual event), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street Science Community: make science tangible &amp; accessible by bringing it to the “street” with open science workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and training 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC2019 - 2019 Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Analysis in Galaxy on 10X Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Tekman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics: Towards a Multi-omic Functional Microbiome Analysis Within Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Sajulga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Easterly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Africa conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114447.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool deployment and sustainability in bioinformatics: Fixed!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Backofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics for Human Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASaiM: An intuitive and adjustable pipeline to process metatranscriptomic data from intestinal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alife game to teach evolution of antibiotic resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL - 12th European Conference on Artificial Life - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th RECOMB - Comparative Genomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Villeurbane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFB/ELIXIR-FR contributions to the ELIXIR Training Platform Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Khamvongsa-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to the ELIXIR training life-cycle from the GTN perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisanna Paladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Poterlowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Gruening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessalonique, Greece. F1000 Research Limited, 2025, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1120206.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics-analysis : developing Metagenomic Workflows for National Antibiotic Resistance Surveillance Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bihouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Médigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a standardized database for honey bee microbiome: Addressing metadata and data comparability gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Serville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking myths: The reality of Galaxy's capabilities and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendi Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en bioinformatique et de la biostatistique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRing Research Data to Live @AuBi Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ogereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the richness of the French Galaxy Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Le Corguillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mareuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119765.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microGalaxy SIG: microbial data analysis resources in Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saim Momin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjyoti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119768.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ABRomics platform — a One Health Antimicrobial resistance analysis service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dieuaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique, et Mathématiques - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABRomics: A Galaxy-based one health antimicrobial resistance platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo-Hugo Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Siguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GCC 2024 - Galaxy Community Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brno, Czech Republic. , </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119762.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open seeds by OLS: A mentoring & training program for open science ambassadors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Freeberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Evangelos Psomopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pilvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119509.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Training: A powerful framework for teaching!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119512.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR microbiome community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D. Finn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Heil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119511.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hamburg, Germany. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIXIR All Hands 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Bioinformatics Open Source Conference (BOSC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessible and scalable pipelines for fast and easy (foodborne) pathogens detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engy Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Henger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zierep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Bioinformatics &amp; Public Health Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hinxton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119510.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy for long read ONT data analysis and public education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Miladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem De Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaproteomics Powered By Metatranscriptomics:Towards a multi-omic functional microbiome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J Kunath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Mass Spectrometry 2029</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta (Georgia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and Training: 2019 updates from the Galaxy Training Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subina Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik D Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1117108.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-driven training for biological data analysis with the Galaxy training network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CarpentryCon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruitful year for the Galaxy Training materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Hiltemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference (GCC2018) and Bioinformatics Open Source Conference (BOSC2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an open, collaborative, online infrastructure for bioinformatics training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tübingen, Germany. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114881.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling bioinformatics training: an ELIXIR, GOBLET &amp; Galaxy Training Network collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Grüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Coppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Rudolf Hotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Rustici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Bioinformatics Open Source Conference (BOSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114489.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galaxy-based framework to analyze raw sequencing data from microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galaxy Community Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114448.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyze raw sequencing data from microbiota? Using ASaiM!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Conference on Bioinformatics (GCB) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tubingen, Germany. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1114882.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de reconstruction de génomes microbiens à partir de métagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyze your microbiota sequencing data using a Galaxy-based framework References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2016 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo[a]pyrene impacts human gut microbiota volatile metabolome and metatranscriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Defois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Joint Symposium INRA-ROWETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Clermont Ferrand, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected genome inflation and streamlining in variable environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes de Biologie Informatique &amp; Mathématiques 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.320-322, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating evolutionary scenarios to test whether they can induce reductive evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Knibbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMBE 2012 : Society for Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'évolution réductive des génomes bactériens par expériences d'évolution in silico et analyses bioinformatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. INSA de Lyon, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ISAL0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01092571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELIXIR Microbiome Community – 2025 face to face/hybrid meeting report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELIXIR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EOSC-Life Report on the work of the Open Call Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arina Rybina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pfander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beracochea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3.3, EMBL-HD; CSIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E92F5DC7"/>
+    <w:nsid w:val="7294C4BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-batut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9852-1987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184297370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315250855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Hyde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Syme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zierep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Mok" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giag041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Anne Bacon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Srikakulam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013869" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796156v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Finn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Balech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Burgin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Physilia Chua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.144515.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Henger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zahn-Zabala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ahokas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Botzki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173116.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Garrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Heil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Aspromonte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chegkazi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.168288.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linelle Ann L Abueg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Awan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Bacon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie C Schiml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delogu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-023-00514-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chilton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Soranzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276963.122" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rasche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gladman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010752" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Tractenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Becker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293879" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mossad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyar Yilmaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dokalis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mez&#246;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01027-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subina Mehta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.28608.2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Serrano-Solano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie F&#246;ll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Gallardo-Alba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Erxleben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008923" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wibberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Blom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Oliver Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20244.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645027v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kuzak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007854" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Heydarian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.093" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fallmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavankumar Videm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz353" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky379" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2018.05.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilmurat Yusuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jim&#233;nez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monther Alhamdoosh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Barker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11407.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Beugnot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01562" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00418" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3331" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Ashokan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249780v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232706v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Hojat Ansari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klemm" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunc Kayikcioglu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kyritsis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Topolsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Heather Fitzpatrick" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rogers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grosboillot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beracochea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sj&#246;din" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chapman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Rowe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gravouil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Defazio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fosso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120217.1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120314.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644966v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119764.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644627v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Libouban" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mercier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seiler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119767.1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694551v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644577v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Gruening" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119769.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119513.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Eranti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochannah Yehudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El-Gebali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119659.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763510v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M&#252;ller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761997v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik D Jagtap" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763648v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Sajulga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Easterly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763513v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763669v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114447.1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764363v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849345v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108322v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanna Paladin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Poterlowicz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120206.1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127516v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132669v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serville" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132944v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132824v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644779v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119765.1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763657v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim Momin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjyoti Ghosh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119768.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761889v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Freeberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Evangelos Psomopoulos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pilvar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119509.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Finn" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119511.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761822v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119512.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765295v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schindler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119510.1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761854v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766230v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765208v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763036v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Miladi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem De Koning" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujun Li" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761986v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1117108.1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864079v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763000v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114881.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763006v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rustici" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114489.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794365v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beugnot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375653v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01092571v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAL0108" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273511v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pfander" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-batut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9852-1987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184297370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315250855" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Hyde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Syme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zierep" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Mok" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giag041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Anne Bacon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar Srikakulam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013869" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Finn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Balech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Burgin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Physilia Chua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.144515.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engy Nasr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Henger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaf017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zahn-Zabala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ahokas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Botzki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173116.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle P&#233;guilhan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1257-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Garrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Heil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Aspromonte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Chegkazi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.168288.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linelle Ann L Abueg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Afgan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Awan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Bacon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie C Schiml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delogu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Kunath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-023-00514-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chilton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Soranzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.276963.122" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hiltemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rasche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gladman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Hotz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010752" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Tractenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Becker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293879" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nekrutenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#243;rn Gr&#252;ning" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blankenberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Goecks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac247" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mossad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyar Yilmaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dokalis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mez&#246;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-022-01027-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subina Mehta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Leith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.28608.2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Serrano-Solano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie F&#246;ll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Gallardo-Alba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Erxleben" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008923" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645046v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wibberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Belmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Blom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Oliver Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.20244.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Burke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Kuzak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007854" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Tekman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ostrovsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Clements" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Heydarian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A.B. Marais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.093" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fallmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavankumar Videm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bagnacani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Doyle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz353" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannon Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bouvier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky379" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Bhardwaj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2018.05.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Defois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giy057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilmurat Yusuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jim&#233;nez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monther Alhamdoosh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Barker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.11407.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Beugnot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01562" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645128v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00418" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3331" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624995v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santino Faack" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beracochea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Finn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443844v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Ashokan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barnab&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249780v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863955v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Bhardwaj" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brites" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Hojat Ansari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Klemm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863956v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265009v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Pechlivanis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Strepis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626296v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunc Kayikcioglu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kyritsis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Topolsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Heather Fitzpatrick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rogers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grosboillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645155v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02613129v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Dale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sj&#246;din" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Chapman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Rowe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863972v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gravouil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645142v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1307-8_20" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323230v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120314.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Defazio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fosso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120217.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095680v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644966v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119764.1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644627v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Libouban" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mercier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seiler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119767.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644577v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Gruening" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119769.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761812v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119513.1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760113v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Eranti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochannah Yehudi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El-Gebali" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119659.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763640v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763510v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763650v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa M&#252;ller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761997v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik D Jagtap" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763648v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Sajulga" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Easterly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763513v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763025v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114447.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Weber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Backofen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764365v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764366v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khamvongsa-Charbonnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132968v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanna Paladin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Poterlowicz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1120206.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132824v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127516v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132669v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132944v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132787v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643973v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Hiriart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644779v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119765.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763657v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim Momin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjyoti Ghosh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119768.1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761889v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Freeberg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Evangelos Psomopoulos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pilvar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119509.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761822v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119512.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Finn" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119511.1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765295v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schindler" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119510.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761854v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765208v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766230v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763036v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Miladi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem De Koning" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761927v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J Kunath" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujun Li" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761986v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1117108.1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763043v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864079v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763000v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114881.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763006v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rustici" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114489.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763022v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyretaillade" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114448.1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762996v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1114882.1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763064v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eymard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794365v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beugnot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375653v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762597v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01092571v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAL0108" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273511v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185373v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pfander" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>