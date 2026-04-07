--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -374,547 +374,547 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinary changes in land use linked to urbanisation in the global South Housing, capitalisation, agricultural changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le terrain partagé : lieu fécond pour des recherches interdisciplinaires sur les villes des Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aholou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.96-99, 2023, 9782709929790</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-04339341v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Sory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agence Française de Développement; Groupe de la Banque Mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-105, 2023, L'Afrique en développement, 978-2-37902-020-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting the spatial and political dimensions of rescaling in metropolitan Delhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gross, Jill Simone; Gualini Enrico; Lin, Ye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructing Metropolitan Space: Actors, Policies and Processes of Rescaling in World Metropolises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp. 65-87, 2018, 9780815380870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ordinary changes in land use linked to urbanisation in the global South Housing, capitalisation, agricultural changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...212 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Technique "Foncier et développement". 2023, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">halshs-03965433v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04339341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1277,105 +1277,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03715837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making railway land productive: The commodification of public land in Kenyan and Indian cities</w:t>
+                <w:t xml:space="preserve">Invisible Sprawl: Land, Money and Politics at the Rural-Urban Interface in Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 122, pp.118-128. </w:t>
+              <w:t xml:space="preserve">disP - The Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.33-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2020.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04177748v1</w:t>
+                <w:t xml:space="preserve">ird-04177747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the shadow of tower planters. “Affordable” housing buildings in the periphery of Indian cities</w:t>
               </w:r>
@@ -1459,105 +1459,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisible Sprawl: Land, Money and Politics at the Rural-Urban Interface in Kenya</w:t>
+                <w:t xml:space="preserve">Making railway land productive: The commodification of public land in Kenyan and Indian cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">disP - The Planning Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (3), pp.33-49. </w:t>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.118-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04177747v1</w:t>
+                <w:t xml:space="preserve">ird-04177748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’ombre des planteurs de tours. Les immeubles d’habitat « abordable » dans les périphéries des villes indiennes</w:t>
               </w:r>
@@ -1770,77 +1770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversions ordinaires des usages des sols liées à l'urbanisation dans les Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 108 p, 2023, Ouvrages collectifs</w:t>
             </w:r>
           </w:p>
@@ -2107,51 +2107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27ABC5F0"/>
+    <w:nsid w:val="7115F029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2338,51 +2338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-bon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-0382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189180390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE55-0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE22-0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Asafo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Beranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2021.2023359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.12.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026649" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Levy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-bon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-0382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189180390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE55-0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE22-0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Asafo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Beranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2021.2023359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026649" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.12.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Levy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>