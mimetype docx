--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -408,294 +408,294 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terrain partagé : lieu fécond pour des recherches interdisciplinaires sur les villes des Suds</w:t>
+                <w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+                <w:t xml:space="preserve">Claire Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aholou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Bon</w:t>
+                <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cartier</w:t>
+                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+                <w:t xml:space="preserve">Issa Sory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.96-99, 2023, 9782709929790</w:t>
+              <w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agence Française de Développement; Groupe de la Banque Mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-105, 2023, L'Afrique en développement, 978-2-37902-020-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261766v1</w:t>
+                <w:t xml:space="preserve">hal-04467920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Simonneau</w:t>
+                <w:t xml:space="preserve">Le terrain partagé : lieu fécond pour des recherches interdisciplinaires sur les villes des Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aholou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issa Sory</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t>
+                <w:t xml:space="preserve">S. Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.77-105, 2023, L'Afrique en développement, 978-2-37902-020-9</w:t>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.96-99, 2023, 9782709929790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467920v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting the spatial and political dimensions of rescaling in metropolitan Delhi</w:t>
               </w:r>
@@ -812,64 +812,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary changes in land use linked to urbanisation in the global South Housing, capitalisation, agricultural changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1277,105 +1277,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03715837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisible Sprawl: Land, Money and Politics at the Rural-Urban Interface in Kenya</w:t>
+                <w:t xml:space="preserve">Making railway land productive: The commodification of public land in Kenyan and Indian cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">disP - The Planning Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (3), pp.33-49. </w:t>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.118-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04177747v1</w:t>
+                <w:t xml:space="preserve">ird-04177748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the shadow of tower planters. “Affordable” housing buildings in the periphery of Indian cities</w:t>
               </w:r>
@@ -1459,105 +1459,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making railway land productive: The commodification of public land in Kenyan and Indian cities</w:t>
+                <w:t xml:space="preserve">Invisible Sprawl: Land, Money and Politics at the Rural-Urban Interface in Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 122, pp.118-128. </w:t>
+              <w:t xml:space="preserve">disP - The Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.33-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoforum.2020.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02513625.2021.2026649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04177748v1</w:t>
+                <w:t xml:space="preserve">ird-04177747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’ombre des planteurs de tours. Les immeubles d’habitat « abordable » dans les périphéries des villes indiennes</w:t>
               </w:r>
@@ -1770,64 +1770,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversions ordinaires des usages des sols liées à l'urbanisation dans les Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
@@ -2107,51 +2107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7115F029"/>
+    <w:nsid w:val="7ABFE24D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2338,51 +2338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-bon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-0382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189180390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE55-0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE22-0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Asafo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Beranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2021.2023359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026649" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.12.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Levy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-bon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-0382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189180390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE55-0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE22-0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Asafo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Beranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2021.2023359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.12.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026649" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Levy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>