--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -374,547 +374,547 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordinary changes in land use linked to urbanisation in the global South Housing, capitalisation, agricultural changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Technique "Foncier et développement". 2023, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467920v1</w:t>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">halshs-03965433v1</w:t>
+                <w:t xml:space="preserve">halshs-04339341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinary changes in land use linked to urbanisation in the global South Housing, capitalisation, agricultural changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Sory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agence Française de Développement; Groupe de la Banque Mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-105, 2023, L'Afrique en développement, 978-2-37902-020-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le terrain partagé : lieu fécond pour des recherches interdisciplinaires sur les villes des Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aholou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.96-99, 2023, 9782709929790</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting the spatial and political dimensions of rescaling in metropolitan Delhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+                <w:t xml:space="preserve">Loraine Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gross, Jill Simone; Gualini Enrico; Lin, Ye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructing Metropolitan Space: Actors, Policies and Processes of Rescaling in World Metropolises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp. 65-87, 2018, 9780815380870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04339341v1</w:t>
+                <w:t xml:space="preserve">halshs-03965433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1796,51 +1796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lavigne Delville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 108 p, 2023, Ouvrages collectifs</w:t>
             </w:r>
           </w:p>
@@ -2107,51 +2107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ABFE24D"/>
+    <w:nsid w:val="DCA220CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2338,51 +2338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-bon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-0382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189180390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE55-0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE22-0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Asafo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Beranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2021.2023359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.12.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026649" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Levy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-bon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9391-0382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189180390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-22-CE55-0003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-21-CE22-0016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Kago" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Asafo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Beranger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aholou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi De Bercegol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.9336" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03715837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2021.2023359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.12.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0267" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02513625.2021.2026649" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Levy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04177749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>