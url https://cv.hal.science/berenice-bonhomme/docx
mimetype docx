--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -1578,406 +1578,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les scènes primitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Boutang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tim Burton : horreurs enfantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de la poétique fantastique chez Tim Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Menegaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Boutang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tim Burton, Horreurs enfantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.143-169, 2016, Champs visuels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, une image froide. Points de vue du chef opérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Barnier; Isabelle Le Corff; Nedjima Moussaoui. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les émotions. Cinémas, séries, nouvelles images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-199, 2016, coll. « Champs visuels », 978-2-343-09527-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Persepolis donne de la voix, rôle du casting vocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Laborde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persepolis, Vincent Paronnaud et Marjane Satrapi, dessin de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, 2016, coll Cinéfocale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760955v1</w:t>
-              </w:r>
-[...304 lines deleted...]
-                <w:t xml:space="preserve">hal-01760956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon et le modèle du film burlesque</w:t>
               </w:r>
@@ -2116,51 +2116,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ contre-champ</w:t>
+                <w:t xml:space="preserve">Cinéma muet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -2178,75 +2178,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9782745326492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760958v1</w:t>
+                <w:t xml:space="preserve">hal-01760961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinéma muet</w:t>
+                <w:t xml:space="preserve">Cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -2264,75 +2264,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9782745326492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760961v1</w:t>
+                <w:t xml:space="preserve">hal-01760962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinéma</w:t>
+                <w:t xml:space="preserve">Charlie Chaplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -2350,75 +2350,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9782745326492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760962v1</w:t>
+                <w:t xml:space="preserve">hal-01760960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Chaplin</w:t>
+                <w:t xml:space="preserve">Champ contre-champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
@@ -2436,51 +2436,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9782745326492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760960v1</w:t>
+                <w:t xml:space="preserve">hal-01760958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon à la lumière du cinéma</w:t>
               </w:r>
@@ -2609,2385 +2609,2385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-118, 2012, Archives Karéline, 978-2-35748-093-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machinos et électros. Les corporations ouvrières face aux mutations du travail collectif : entretien avec Yvan Quéhec, chef electro et chef opérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pór</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Quéhec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14el2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persepolis, entre papier et ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Repenser la transition numérique, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits entre directeurs de production et de postproduction. Entretien avec Isabelle Morax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pór</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14el1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits dessins de Persepolis : images du travail dans la fabrique de l’animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, « Bandes dessinées et romans graphiques au travail », 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomadisme de l’équipe en Europe, les techniciens baroudeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.3923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation technologique et le travail d’équipe au service de la mise en scène dans le cinéma fantastique hollywoodien des années trente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Menegaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labrouillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.29-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chef opérateur et la météo : le défi du tournage en extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La météo au cinéma, faire la pluie et le beau temps,, 169, pp.60-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étalonnage, peut-il être un lieu d’expérimentation filmique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Arts filmiques et experimentations optiques contemporaines, 12, pp.117-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disney, Remake et reprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Image pour/suite : remake, franchise, filiation, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chef opérateur, la lumière et les effets visuels en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La création collective au cinéma</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trucages à la télévision : la question de l’habillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Trucage et télévision, 25, p 173-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le directeur de la photographie en France et la révolution numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les métiers du cinéma à l’ère du numérique, 155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix des stars dans les films d’animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Quoi de neuf sur les stars ?, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu vidéo et cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Jeux vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Route des Flandres de Claude Simon : du roman au découpage cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La relecture de l’œuvre par ses écrivains mêmes tome 3, se relire par l’image (10), p. 367-378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le palimpseste dans les dessins animés de Disney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, L’écran-palimpseste au carrefour des genres et de la théorie,, 12, p. 31 à 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cœurs et Les Herbes folles d’Alain Resnais, tremblements dans la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Alain Resnais et le théâtre, 7, p. 89-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre animée : réflexion autour de la relation épistolaire dans le cinéma d’animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, p. 165-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Impasse, court-métrage de Claude Simon. Le dispositif cinématographique chez Claude Simon : Projection et tournage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, p. 85-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessinons dans les bois (l’imaginaire fantastique de la forêt dans les dessins animés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Forêts fantastiques, 27-28, pp.273-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon. L’écriture cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Le récit au théâtre (1): de l'Antiquité à la modernité, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture de Claude Simon au miroir de l’intervalle cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ce que le cinéma fait à la littérature et réciproquement, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triptyque de Claude Simon. Du livre au film. Une esthétique du passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Programme d'agrégation 2006, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équipes et collectifs dans le cinéma et l’audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labrouillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13u44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits dans la fabrique du film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Pór</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, https://journals.openedition.org/ccc/799, 2024, Création Collective au Cinéma, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14ekm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Équipes et collectifs dans le cinéma et l’audiovisuel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Place des acteurs et des actrices dans l’équipe du film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 363 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’équipe de film, innovations et inventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labrouillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 279 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution numérique des métiers du cinéma et de l’audiovisuel. Transformations, renouvellements et nouvelles qualifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Labrouillère</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 20, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13u44⟩</w:t>
+              <w:t xml:space="preserve">, 12, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.3356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Place des acteurs et des actrices dans l’équipe du film</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Création collective au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labrouillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, 363 p., 2021</w:t>
+              <w:t xml:space="preserve">, 1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...280 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283914v1</w:t>
-              </w:r>
-[...1730 lines deleted...]
-                <w:t xml:space="preserve">hal-04551727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5295,51 +5295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daniellou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10329/la-fabrique-de-persepolis-le-film" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vimenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Boutang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49864" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ressources.acap-cinema.com/le-cinema-danimation/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100998010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11024?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20170&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812595.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cheron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760956v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50923" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pup.univ-perp.fr/book.php?book_id=451" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8354-book-08532649-9782745326492.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/35297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#243;r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ekm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labrouill&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u44" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lacoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006635v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Qu&#233;hec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14el2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morax" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14el1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3923" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05488931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renouard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daniellou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10329/la-fabrique-de-persepolis-le-film" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vimenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Boutang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49864" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ressources.acap-cinema.com/le-cinema-danimation/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100998010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11024?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20170&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812595.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cheron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pup.univ-perp.fr/book.php?book_id=451" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8354-book-08532649-9782745326492.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/35297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#243;r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Qu&#233;hec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14el2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morax" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14el1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labrouill&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760940v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u44" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ekm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lacoste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3356" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05488931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renouard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>