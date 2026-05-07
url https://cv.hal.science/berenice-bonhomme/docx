--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -100,854 +100,854 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de Persepolis le film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors collection, ISBN-13. 979-1041300907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser la photographie du film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priska Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 2025, PUR-Cinéma, 978-2753597402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priska Morrissey</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. 2025, PUR-Cinéma, 978-2753597402</w:t>
+                <w:t xml:space="preserve">hal-04911962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitchs, Workshops, Networks: Les enjeux des marchés de projets audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economic@rt. OpenCulture Editions, 2022, 979-1041941339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Hors collection, ISBN-13. 979-1041300907</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de l’animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vimenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2021, collection Cinémas d'animations, 978-2-343-23380-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Burton, Horreurs enfantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Economic@rt. OpenCulture Editions, 2022, 979-1041941339</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Boutang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Coll. champs visuels, 978-2-343-08424-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2021, collection Cinémas d'animations, 978-2-343-23380-2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cinéma d’animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...84 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Coll. champs visuels, 978-2-343-08424-4</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Techniques du cinéma, Image-Son-Post-production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dixit, 2012, 2844811450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, la passion cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, coll. « Claude Simon », 2757401750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Dixit, 2012, 2844811450</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, une écriture en cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, coll. « Modern French Identities », Peter Collier, 978-3-03911-983-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2011, coll. « Claude Simon », 2757401750</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, l'écriture cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2-7475-9260-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2010, coll. « Modern French Identities », Peter Collier, 978-3-03911-983-7</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triptyque de Claude Simon, du livre au film. Une esthétique du passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université de Paris-Sorbonne, 2005, 8882293564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756806v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-01756800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -978,51 +978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réagir à la sensation : entretien avec la directrice de la photographie Jeanne Lapoirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérénice Bonhomme; Simon Daniellou; Priska Morrissey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la photographie du film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.88-104, 2025, 978-2753597402</w:t>
@@ -2609,2385 +2609,2385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-118, 2012, Archives Karéline, 978-2-35748-093-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équipes et collectifs dans le cinéma et l’audiovisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labrouillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13u44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits dans la fabrique du film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pór</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, https://journals.openedition.org/ccc/799, 2024, Création Collective au Cinéma, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ekm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Place des acteurs et des actrices dans l’équipe du film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 363 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’équipe de film, innovations et inventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labrouillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 279 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution numérique des métiers du cinéma et de l’audiovisuel. Transformations, renouvellements et nouvelles qualifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.3356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Création collective au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labrouillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machinos et électros. Les corporations ouvrières face aux mutations du travail collectif : entretien avec Yvan Quéhec, chef electro et chef opérateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Pór</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Quéhec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14el2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persepolis, entre papier et ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Repenser la transition numérique, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits entre directeurs de production et de postproduction. Entretien avec Isabelle Morax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Pór</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14el1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits dessins de Persepolis : images du travail dans la fabrique de l’animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, « Bandes dessinées et romans graphiques au travail », 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomadisme de l’équipe en Europe, les techniciens baroudeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/map.3923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation technologique et le travail d’équipe au service de la mise en scène dans le cinéma fantastique hollywoodien des années trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Menegaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Labrouillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2, pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chef opérateur et la météo : le défi du tournage en extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La météo au cinéma, faire la pluie et le beau temps,, 169, pp.60-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étalonnage, peut-il être un lieu d’expérimentation filmique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Arts filmiques et experimentations optiques contemporaines, 12, pp.117-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disney, Remake et reprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Image pour/suite : remake, franchise, filiation, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chef opérateur, la lumière et les effets visuels en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La création collective au cinéma</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trucages à la télévision : la question de l’habillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Trucage et télévision, 25, p 173-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le directeur de la photographie en France et la révolution numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les métiers du cinéma à l’ère du numérique, 155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix des stars dans les films d’animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Quoi de neuf sur les stars ?, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu vidéo et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les Jeux vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Route des Flandres de Claude Simon : du roman au découpage cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Marge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La relecture de l’œuvre par ses écrivains mêmes tome 3, se relire par l’image (10), p. 367-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le palimpseste dans les dessins animés de Disney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, L’écran-palimpseste au carrefour des genres et de la théorie,, 12, p. 31 à 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cœurs et Les Herbes folles d’Alain Resnais, tremblements dans la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Alain Resnais et le théâtre, 7, p. 89-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre animée : réflexion autour de la relation épistolaire dans le cinéma d’animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36, p. 165-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Impasse, court-métrage de Claude Simon. Le dispositif cinématographique chez Claude Simon : Projection et tournage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5, p. 85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessinons dans les bois (l’imaginaire fantastique de la forêt dans les dessins animés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Forêts fantastiques, 27-28, pp.273-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon. L’écriture cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le récit au théâtre (1): de l'Antiquité à la modernité, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture de Claude Simon au miroir de l’intervalle cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ce que le cinéma fait à la littérature et réciproquement, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triptyque de Claude Simon. Du livre au film. Une esthétique du passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Programme d'agrégation 2006, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551727v1</w:t>
-              </w:r>
-[...601 lines deleted...]
-                <w:t xml:space="preserve">hal-02283914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5018,64 +5018,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la photographie du film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priska Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,51 +5295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daniellou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10329/la-fabrique-de-persepolis-le-film" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vimenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Boutang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49864" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ressources.acap-cinema.com/le-cinema-danimation/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100998010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11024?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20170&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812595.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cheron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pup.univ-perp.fr/book.php?book_id=451" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8354-book-08532649-9782745326492.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/35297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#243;r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Qu&#233;hec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14el2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morax" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14el1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labrouill&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760940v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u44" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ekm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lacoste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3356" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05488931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renouard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bonhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/10329/la-fabrique-de-persepolis-le-film" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daniellou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Morrissey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vimenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Boutang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49864" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ressources.acap-cinema.com/le-cinema-danimation/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100998010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/11024?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20170&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04911967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Foulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812595.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cheron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pup.univ-perp.fr/book.php?book_id=451" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8354-book-08532649-9782745326492.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/35297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tabet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labrouill&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u44" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin P&#243;r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ekm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lacoste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006635v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Qu&#233;hec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14el2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morax" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14el1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3923" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05488931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renouard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>