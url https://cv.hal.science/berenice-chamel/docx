--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2003,51 +2003,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2132,1030 +2132,1030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Motta</w:t>
+                <w:t xml:space="preserve">Diet, deficiencies and health status of a Neolithic island population (Khirokitia, Cyprus, 7th-6th mill. cal. BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Schmitt</w:t>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lazio e Sabino Serie 2, 14e incontro di studi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678121v1</w:t>
+                <w:t xml:space="preserve">hal-05574150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Ri)</w:t>
+                <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lazio e Sabina, seconda serie 13° incontro di studi (25-27 mai 2022), Rome, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Lazio e Sabino Serie 2, 14e incontro di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679100v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maison des Morts, Charnel room... et lieux du rituel funéraire dans le Néolithique Précéramique du Proche-Orient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Ri)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Les lieux du rituel funéraire. Multifonctionnalité et intrication des espaces funéraires et domestiques dans le Néolithique et l'âge du Bronze au Proche-Orient et en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lyon, France. pp.4-20</w:t>
+              <w:t xml:space="preserve">Lazio e Sabina, seconda serie 13° incontro di studi (25-27 mai 2022), Rome, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904629v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques médico-chirurgicales modernes en contexte hospitalier à Lyon : témoignages archéoanthropologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maison des Morts, Charnel room... et lieux du rituel funéraire dans le Néolithique Précéramique du Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontre du Gaaf "Rencontre autour du corps malade : prise en charge et traitement funéraire des individus souffrants à travers les siècles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop Les lieux du rituel funéraire. Multifonctionnalité et intrication des espaces funéraires et domestiques dans le Néolithique et l'âge du Bronze au Proche-Orient et en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lyon, France. pp.4-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02887429v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronic changes of human activities and diet through Armenia from the Neolithic to the Bronze Age: contribution of anthropological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques médico-chirurgicales modernes en contexte hospitalier à Lyon : témoignages archéoanthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dal Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataigner</w:t>
+                <w:t xml:space="preserve">Julie Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Armenia at the crossroads</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">10e Rencontre du Gaaf "Rencontre autour du corps malade : prise en charge et traitement funéraire des individus souffrants à travers les siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054259v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02887429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying anaemias in prehistoric Cyprus: An innovative approach at the crossroads of classic and new methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+                <w:t xml:space="preserve">Diachronic changes of human activities and diet through Armenia from the Neolithic to the Bronze Age: contribution of anthropological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Guiserix</w:t>
+                <w:t xml:space="preserve">Pavel Avetisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theo Tacail</w:t>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Overcoming past preservation issues. Current research in bioarchaeology in Cyprus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Ancient Armenia at the crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02005138v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human self-perception and self-expression during the 9th millennium cal. BCE: Funerary Practices and Symbolic Meaning of the Human representations at Dja'de (Syria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying anaemias in prehistoric Cyprus: An innovative approach at the crossroads of classic and new methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Guiserix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iconography and Symbolic Meaning of the Human in Near Eastern Prehistory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Overcoming past preservation issues. Current research in bioarchaeology in Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819177v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">House of the dead, Skull building, wells…: diversity and specificities of collective burials during the pre-pottery Neolithic period in the Near East</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human self-perception and self-expression during the 9th millennium cal. BCE: Funerary Practices and Symbolic Meaning of the Human representations at Dja'de (Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasemin Yilmaz</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gathered in Death. Archaeological and Ethnological perspectives on Collective Burial and Social Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Iconography and Symbolic Meaning of the Human in Near Eastern Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819239v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+                <w:t xml:space="preserve">House of the dead, Skull building, wells…: diversity and specificities of collective burials during the pre-pottery Neolithic period in the Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">Gathered in Death. Archaeological and Ethnological perspectives on Collective Burial and Social Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819280v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t>
+                <w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coqueugniot</w:t>
@@ -3169,912 +3169,1037 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819249v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’état de santé bucco-dentaire des populations précéramiques du Levant et de Chypre : une analyse comparative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Sansilbano-Collilieux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Colloque annuel de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819271v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de santé bucco-dentaire des populations précéramiques de Chypre et du Levant : une analyse comparative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de l’état de santé bucco-dentaire des populations précéramiques du Levant et de Chypre : une analyse comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Sansilbano-Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Montserrat Sansilbano-Collilieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la Société Préhistorique Française : Nouvelles données sur les débuts du Néolithique à Chypre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, paris, France</w:t>
+              <w:t xml:space="preserve">: Colloque annuel de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819282v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the Neolithisation process on the funerary practices and health status of the Levant populations: from North to South</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">État de santé bucco-dentaire des populations précéramiques de Chypre et du Levant : une analyse comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Sansilbano-Collilieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North-South Connections and Disconnections in the Prehistory and Proto-history of the Levant, Session du XVIIème Congrès de l’Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">Séance de la Société Préhistorique Française : Nouvelles données sur les débuts du Néolithique à Chypre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819288v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Ernest Chantre à Archéorient : les chercheurs lyonnais et l’étude des populations anciennes et de leurs pratiques funéraires au Proche-Orient et sur ses marges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of the Neolithisation process on the funerary practices and health status of the Levant populations: from North to South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort au passé : quoi de neuf ? L’archéothanatologie en région lyonnaise </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">North-South Connections and Disconnections in the Prehistory and Proto-history of the Levant, Session du XVIIème Congrès de l’Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054736v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomic agents in the formation of mortuary deposits : excavation methods and treatment of human bones at the pre-pottery neolithic sites of Bal'as and Tell Halula (Syria)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anabel Ortiz Lopez</w:t>
+                <w:t xml:space="preserve">D’Ernest Chantre à Archéorient : les chercheurs lyonnais et l’étude des populations anciennes et de leurs pratiques funéraires au Proche-Orient et sur ses marges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadening Horizons 3, 3rd Conference of Young Researchers Working in the Ancient Near-East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. pp.41-56</w:t>
+              <w:t xml:space="preserve">La mort au passé : quoi de neuf ? L’archéothanatologie en région lyonnaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00828701v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des lésions infectieuses au sein de populations néolithiques de Syrie (Néolithique précéramique B, 8700-7700 av. J.-C.) : deux cas probables de tuberculose à Dja’de el Mughara et Tell Aswad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Baker</w:t>
+                <w:t xml:space="preserve">Taphonomic agents in the formation of mortuary deposits : excavation methods and treatment of human bones at the pre-pottery neolithic sites of Bal'as and Tell Halula (Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel Ortiz Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Broadening Horizons 3, 3rd Conference of Young Researchers Working in the Ancient Near-East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195067v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homme/pathogènes : une longue co-évolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Perrin</w:t>
+                <w:t xml:space="preserve">Diagnostic des lésions infectieuses au sein de populations néolithiques de Syrie (Néolithique précéramique B, 8700-7700 av. J.-C.) : deux cas probables de tuberculose à Dja’de el Mughara et Tell Aswad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+                <w:t xml:space="preserve">Daniel Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073158v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Homme/pathogènes : une longue co-évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Degioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apport de l’anthropologie à la compréhension des pratiques funéraires aux époques hellénistique et romaine : le cas de la tombe d’Ambeli tou Englezou à Polis Chrysochous (Chypre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postgraduate Cypriot Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4084,51 +4209,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revision of morphological changes observed in the Kocabaş frontal bone (Denizli, Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4150,282 +4275,282 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Health Status of the Neolithic Populations in the Near-East: the Impact of the Neolithisation processes (9820-6000 cal. BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Science and Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidence for an early presence of human tuberculosis in the Fertile Crescent more than 10 milleniums ago, predating domestication period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Y.-C. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurdyal S Besra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Minnikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Science and Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4435,91 +4560,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Somebody is in the wall »: the relation of the dead with the architecture in the Pre-Pottery Neolithic site of Dja’de el-Mughara (Syria, 9,310-8,290 cal. BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04487994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4529,51 +4654,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Rieti): primi dati dalle campagne 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4595,333 +4720,333 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lisa Lambusier; Giuseppina Ghini; Zaccaria Mari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del Convegno. Roma 25-27 maggio 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, Lazio e Sabina 13, 978-88-5491-505-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Denis Vigne; François Briois; Jean Guilaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Klimonas an Early Pre-Pottery Neolithic village in Cyprus / Un village néolithique pré-céramique ancien à Chypre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.541-544, 2023, 978-2-271-13953-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04487872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anemias in Prehistoric Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle Gamble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Overcoming Issues of Past Preservation: Recent Research in Bioarchaeology in Cyprus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holzhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-64, 2021, Ergänzungshefte zu den Jahresheften des Österreichischen Archäologischen Institutes, 978-3-903207-57-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03416436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4931,117 +5056,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le colloque de la Société d’Anthropologie de Paris pour la première fois à Lyon !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5051,104 +5176,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque de l’UISPP à Burgos, Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Khalidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5158,114 +5283,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioanthropologie et pratiques funéraires des populations néolithiques du Proche-Orient : l’impact de la Néolithisation (Étude de sept sites syriens – 9820-6000 cal. BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie biologique. Université Lumière Lyon 2, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01079477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5333,51 +5458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9448E284"/>
+    <w:nsid w:val="5E985F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5564,51 +5689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-chamel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4864-7766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878798v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Dyowe-Roig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Umbelino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104936" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336499v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Oussama Baker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102388" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Georgiadou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Denninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/opathrom-14-13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stordeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alhussain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Albukaii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayobi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mindaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5764" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alrousan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0460-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khawam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Avetisyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Guiserix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yilmaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Sansilbano-Collilieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819282v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195067v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487994v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Mort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/klimonas/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oeaw.ac.at/oeai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816587v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192826v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-chamel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4864-7766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878798v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Dyowe-Roig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Umbelino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104936" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336499v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Oussama Baker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102388" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Georgiadou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Denninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/opathrom-14-13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stordeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alhussain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Albukaii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayobi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mindaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5764" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alrousan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0460-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khawam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Avetisyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Guiserix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yilmaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Sansilbano-Collilieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Mort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/klimonas/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oeaw.ac.at/oeai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>