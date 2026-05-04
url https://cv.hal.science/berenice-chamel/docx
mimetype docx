--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -566,265 +566,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanctuaire romain de la déesse sabine Vacuna : premiers résultats de la fouille archéologique de Montenero Sabino (Rieti, Italie)</w:t>
+                <w:t xml:space="preserve">Oldest evidence of tuberculosis in the Mediterranean islands: From the mainland to Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Marmara</w:t>
+                <w:t xml:space="preserve">Joseph Oussama Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Motta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143 (Supplément), pp.102388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2023.102388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678848v1</w:t>
+                <w:t xml:space="preserve">hal-04336499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldest evidence of tuberculosis in the Mediterranean islands: From the mainland to Cyprus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Oussama Baker</w:t>
+                <w:t xml:space="preserve">Le sanctuaire romain de la déesse sabine Vacuna : premiers résultats de la fouille archéologique de Montenero Sabino (Rieti, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuberculosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, /1, pp.144-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336499v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Subsistence and Foodways Transition during the Neolithization Process. Glimpses from a Contextualized Dental Perspective.</w:t>
               </w:r>
@@ -1410,90 +1410,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal violence or hunting accident among the last hunter-gatherers? A flint projectile embedded in a thoracic vertebra in the early Neolithic site of Tell Mureybet, Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mindaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (2), pp.25-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2037,303 +2037,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peoples of Abu Saiba (Bahrain): human, cultural and social identities in Tylos through funerary practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cuny</w:t>
+                <w:t xml:space="preserve">Diet, deficiencies and health status of a Neolithic island population (Khirokitia, Cyprus, 7th-6th mill. cal. BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dodat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Seminar for Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Abu Dhabi, Emirats Arabes Unis, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515848v1</w:t>
+                <w:t xml:space="preserve">hal-05574150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet, deficiencies and health status of a Neolithic island population (Khirokitia, Cyprus, 7th-6th mill. cal. BC)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Balter</w:t>
+                <w:t xml:space="preserve">Peoples of Abu Saiba (Bahrain): human, cultural and social identities in Tylos through funerary practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Dodat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">58th Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Abu Dhabi, Emirats Arabes Unis, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574150v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,77 +2388,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Ri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2559,980 +2559,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques médico-chirurgicales modernes en contexte hospitalier à Lyon : témoignages archéoanthropologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying anaemias in prehistoric Cyprus: An innovative approach at the crossroads of classic and new methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+                <w:t xml:space="preserve">Dana Guiserix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Dal Col</w:t>
+                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Hernot</w:t>
+                <w:t xml:space="preserve">Theo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontre du Gaaf "Rencontre autour du corps malade : prise en charge et traitement funéraire des individus souffrants à travers les siècles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Overcoming past preservation issues. Current research in bioarchaeology in Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02887429v1</w:t>
+                <w:t xml:space="preserve">halshs-02005138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronic changes of human activities and diet through Armenia from the Neolithic to the Bronze Age: contribution of anthropological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques médico-chirurgicales modernes en contexte hospitalier à Lyon : témoignages archéoanthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+                <w:t xml:space="preserve">Sandra Dal Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy André</w:t>
+                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Avetisyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chataigner</w:t>
+                <w:t xml:space="preserve">Julie Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Armenia at the crossroads</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">10e Rencontre du Gaaf "Rencontre autour du corps malade : prise en charge et traitement funéraire des individus souffrants à travers les siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054259v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02887429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying anaemias in prehistoric Cyprus: An innovative approach at the crossroads of classic and new methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+                <w:t xml:space="preserve">Diachronic changes of human activities and diet through Armenia from the Neolithic to the Bronze Age: contribution of anthropological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Guiserix</w:t>
+                <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
+                <w:t xml:space="preserve">Pavel Avetisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Tacail</w:t>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Overcoming past preservation issues. Current research in bioarchaeology in Cyprus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Ancient Armenia at the crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02005138v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human self-perception and self-expression during the 9th millennium cal. BCE: Funerary Practices and Symbolic Meaning of the Human representations at Dja'de (Syria)</w:t>
+                <w:t xml:space="preserve">Évolution de l’état de santé bucco-dentaire des populations précéramiques du Levant et de Chypre : une analyse comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Sansilbano-Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iconography and Symbolic Meaning of the Human in Near Eastern Prehistory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">: Colloque annuel de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819177v1</w:t>
+                <w:t xml:space="preserve">hal-01819271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">House of the dead, Skull building, wells…: diversity and specificities of collective burials during the pre-pottery Neolithic period in the Near East</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human self-perception and self-expression during the 9th millennium cal. BCE: Funerary Practices and Symbolic Meaning of the Human representations at Dja'de (Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasemin Yilmaz</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gathered in Death. Archaeological and Ethnological perspectives on Collective Burial and Social Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Iconography and Symbolic Meaning of the Human in Near Eastern Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819239v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+                <w:t xml:space="preserve">House of the dead, Skull building, wells…: diversity and specificities of collective burials during the pre-pottery Neolithic period in the Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Perrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasemin Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">Gathered in Death. Archaeological and Ethnological perspectives on Collective Burial and Social Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819280v1</w:t>
+                <w:t xml:space="preserve">hal-01819239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t>
+                <w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819249v1</w:t>
+                <w:t xml:space="preserve">hal-01819280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’état de santé bucco-dentaire des populations précéramiques du Levant et de Chypre : une analyse comparative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Colloque annuel de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819271v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de santé bucco-dentaire des populations précéramiques de Chypre et du Levant : une analyse comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Sansilbano-Collilieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de la Société Préhistorique Française : Nouvelles données sur les débuts du Néolithique à Chypre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3551,204 +3551,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the Neolithisation process on the funerary practices and health status of the Levant populations: from North to South</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D’Ernest Chantre à Archéorient : les chercheurs lyonnais et l’étude des populations anciennes et de leurs pratiques funéraires au Proche-Orient et sur ses marges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North-South Connections and Disconnections in the Prehistory and Proto-history of the Levant, Session du XVIIème Congrès de l’Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">La mort au passé : quoi de neuf ? L’archéothanatologie en région lyonnaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819288v1</w:t>
+                <w:t xml:space="preserve">halshs-02054736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Ernest Chantre à Archéorient : les chercheurs lyonnais et l’étude des populations anciennes et de leurs pratiques funéraires au Proche-Orient et sur ses marges.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The impact of the Neolithisation process on the funerary practices and health status of the Levant populations: from North to South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort au passé : quoi de neuf ? L’archéothanatologie en région lyonnaise </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">North-South Connections and Disconnections in the Prehistory and Proto-history of the Levant, Session du XVIIème Congrès de l’Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02054736v1</w:t>
+                <w:t xml:space="preserve">hal-01819288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomic agents in the formation of mortuary deposits : excavation methods and treatment of human bones at the pre-pottery neolithic sites of Bal'as and Tell Halula (Syria)</w:t>
               </w:r>
@@ -3941,90 +3941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme/pathogènes : une longue co-évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4079,64 +4079,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’anthropologie à la compréhension des pratiques funéraires aux époques hellénistique et romaine : le cas de la tombe d’Ambeli tou Englezou à Polis Chrysochous (Chypre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,64 +4249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4668,77 +4668,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Rieti): primi dati dalle campagne 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,103 +4896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anemias in Prehistoric Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelle Gamble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Overcoming Issues of Past Preservation: Recent Research in Bioarchaeology in Cyprus</w:t>
@@ -5083,64 +5083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le colloque de la Société d’Anthropologie de Paris pour la première fois à Lyon !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5458,51 +5458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E985F8F"/>
+    <w:nsid w:val="4F9C625C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5689,51 +5689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-chamel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4864-7766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878798v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Dyowe-Roig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Umbelino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104936" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336499v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Oussama Baker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102388" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Georgiadou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Denninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/opathrom-14-13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stordeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alhussain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Albukaii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayobi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mindaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5764" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alrousan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0460-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khawam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Avetisyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Guiserix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yilmaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Sansilbano-Collilieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Mort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/klimonas/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oeaw.ac.at/oeai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-chamel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4864-7766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878798v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Dyowe-Roig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Umbelino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104936" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336499v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Oussama Baker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102388" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Georgiadou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Denninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/opathrom-14-13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stordeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alhussain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Albukaii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayobi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mindaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5764" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alrousan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0460-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khawam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Guiserix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Avetisyan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Sansilbano-Collilieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yilmaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Mort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/klimonas/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oeaw.ac.at/oeai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>