--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -566,265 +566,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldest evidence of tuberculosis in the Mediterranean islands: From the mainland to Cyprus</w:t>
+                <w:t xml:space="preserve">Le sanctuaire romain de la déesse sabine Vacuna : premiers résultats de la fouille archéologique de Montenero Sabino (Rieti, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Oussama Baker</w:t>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuberculosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, /1, pp.144-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336499v2</w:t>
+                <w:t xml:space="preserve">hal-04678848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanctuaire romain de la déesse sabine Vacuna : premiers résultats de la fouille archéologique de Montenero Sabino (Rieti, Italie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oldest evidence of tuberculosis in the Mediterranean islands: From the mainland to Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Oussama Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Marmara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143 (Supplément), pp.102388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2023.102388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678848v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Subsistence and Foodways Transition during the Neolithization Process. Glimpses from a Contextualized Dental Perspective.</w:t>
               </w:r>
@@ -1410,90 +1410,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal violence or hunting accident among the last hunter-gatherers? A flint projectile embedded in a thoracic vertebra in the early Neolithic site of Tell Mureybet, Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Mindaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (2), pp.25-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2043,90 +2043,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet, deficiencies and health status of a Neolithic island population (Khirokitia, Cyprus, 7th-6th mill. cal. BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dodat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2263,77 +2263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,77 +2388,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Ri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2559,980 +2559,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying anaemias in prehistoric Cyprus: An innovative approach at the crossroads of classic and new methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+                <w:t xml:space="preserve">Pratiques médico-chirurgicales modernes en contexte hospitalier à Lyon : témoignages archéoanthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
+                <w:t xml:space="preserve">Sandra Dal Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Tacail</w:t>
+                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Overcoming past preservation issues. Current research in bioarchaeology in Cyprus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">10e Rencontre du Gaaf "Rencontre autour du corps malade : prise en charge et traitement funéraire des individus souffrants à travers les siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02005138v1</w:t>
+                <w:t xml:space="preserve">halshs-02887429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques médico-chirurgicales modernes en contexte hospitalier à Lyon : témoignages archéoanthropologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+                <w:t xml:space="preserve">Diachronic changes of human activities and diet through Armenia from the Neolithic to the Bronze Age: contribution of anthropological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
+                <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hernot</w:t>
+                <w:t xml:space="preserve">Pavel Avetisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontre du Gaaf "Rencontre autour du corps malade : prise en charge et traitement funéraire des individus souffrants à travers les siècles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Ancient Armenia at the crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02887429v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronic changes of human activities and diet through Armenia from the Neolithic to the Bronze Age: contribution of anthropological data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
+                <w:t xml:space="preserve">Identifying anaemias in prehistoric Cyprus: An innovative approach at the crossroads of classic and new methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy André</w:t>
+                <w:t xml:space="preserve">Dana Guiserix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Avetisyan</w:t>
+                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chataigner</w:t>
+                <w:t xml:space="preserve">Theo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Armenia at the crossroads</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Overcoming past preservation issues. Current research in bioarchaeology in Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054259v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’état de santé bucco-dentaire des populations précéramiques du Levant et de Chypre : une analyse comparative</w:t>
+                <w:t xml:space="preserve">Human self-perception and self-expression during the 9th millennium cal. BCE: Funerary Practices and Symbolic Meaning of the Human representations at Dja'de (Syria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Colloque annuel de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">Iconography and Symbolic Meaning of the Human in Near Eastern Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819271v1</w:t>
+                <w:t xml:space="preserve">hal-01819177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human self-perception and self-expression during the 9th millennium cal. BCE: Funerary Practices and Symbolic Meaning of the Human representations at Dja'de (Syria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">House of the dead, Skull building, wells…: diversity and specificities of collective burials during the pre-pottery Neolithic period in the Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iconography and Symbolic Meaning of the Human in Near Eastern Prehistory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Gathered in Death. Archaeological and Ethnological perspectives on Collective Burial and Social Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819177v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">House of the dead, Skull building, wells…: diversity and specificities of collective burials during the pre-pottery Neolithic period in the Near East</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasemin Yilmaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gathered in Death. Archaeological and Ethnological perspectives on Collective Burial and Social Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819239v1</w:t>
+                <w:t xml:space="preserve">hal-01819280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au moins 10 000 ans ! Preuves pluridisciplinaires de l’ancienneté de la tuberculose humaine au Levant</w:t>
+                <w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
+              <w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819280v1</w:t>
+                <w:t xml:space="preserve">hal-01819249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tuberculose humaine, anthropozoonose néolithique ou infection d’homininés du Pléistocène inférieur ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de l’état de santé bucco-dentaire des populations précéramiques du Levant et de Chypre : une analyse comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Sansilbano-Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès du Comité des Travaux Historiques et Scientifiques : L’animal et l’Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">: Colloque annuel de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819249v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de santé bucco-dentaire des populations précéramiques de Chypre et du Levant : une analyse comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Sansilbano-Collilieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de la Société Préhistorique Française : Nouvelles données sur les débuts du Néolithique à Chypre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3551,204 +3551,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Ernest Chantre à Archéorient : les chercheurs lyonnais et l’étude des populations anciennes et de leurs pratiques funéraires au Proche-Orient et sur ses marges.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The impact of the Neolithisation process on the funerary practices and health status of the Levant populations: from North to South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort au passé : quoi de neuf ? L’archéothanatologie en région lyonnaise </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">North-South Connections and Disconnections in the Prehistory and Proto-history of the Levant, Session du XVIIème Congrès de l’Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02054736v1</w:t>
+                <w:t xml:space="preserve">hal-01819288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the Neolithisation process on the funerary practices and health status of the Levant populations: from North to South</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D’Ernest Chantre à Archéorient : les chercheurs lyonnais et l’étude des populations anciennes et de leurs pratiques funéraires au Proche-Orient et sur ses marges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North-South Connections and Disconnections in the Prehistory and Proto-history of the Levant, Session du XVIIème Congrès de l’Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">La mort au passé : quoi de neuf ? L’archéothanatologie en région lyonnaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819288v1</w:t>
+                <w:t xml:space="preserve">halshs-02054736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomic agents in the formation of mortuary deposits : excavation methods and treatment of human bones at the pre-pottery neolithic sites of Bal'as and Tell Halula (Syria)</w:t>
               </w:r>
@@ -3941,90 +3941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme/pathogènes : une longue co-évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4079,64 +4079,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’anthropologie à la compréhension des pratiques funéraires aux époques hellénistique et romaine : le cas de la tombe d’Ambeli tou Englezou à Polis Chrysochous (Chypre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasemin Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,64 +4249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4668,77 +4668,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Rieti): primi dati dalle campagne 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,77 +4896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anemias in Prehistoric Cyprus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,64 +5083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le colloque de la Société d’Anthropologie de Paris pour la première fois à Lyon !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5458,51 +5458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F9C625C"/>
+    <w:nsid w:val="932F58D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5689,51 +5689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-chamel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4864-7766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878798v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Dyowe-Roig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Umbelino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104936" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336499v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Oussama Baker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102388" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Georgiadou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Denninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/opathrom-14-13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stordeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alhussain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Albukaii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayobi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mindaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5764" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alrousan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0460-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khawam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Guiserix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Avetisyan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Sansilbano-Collilieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yilmaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Mort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/klimonas/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oeaw.ac.at/oeai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-chamel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4864-7766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878798v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Dyowe-Roig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Yang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Umbelino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104936" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336499v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Oussama Baker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102388" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Georgiadou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Denninger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30549/opathrom-14-13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rabot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Stordeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alhussain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Albukaii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayobi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mindaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5764" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alrousan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0460-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coqueugniot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Khawam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdini H.T. Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S. Besra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Minnikin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2015.02.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hernot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Avetisyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chataigner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Guiserix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Tacail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yilmaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Sansilbano-Collilieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Y.-C. Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdyal S Besra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Minnikin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Llewellyn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Mort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/klimonas/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oeaw.ac.at/oeai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01079477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>