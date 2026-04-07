--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -66,3496 +66,3496 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Study of the Higher-Order Maxwell-Stefan Model of Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srboljub Simić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models for Interacting Dynamics on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.359-374, 2026, Trends in Mathematics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02326-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compactness of linearized Boltzmann operators for polyatomic gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niclas Bernhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Čolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Models for Interacting Dynamics on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.85-120, 2026, Trends in Mathematics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02326-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conservative two-phase flow model with a nonlinear degenerate diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galusinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 21 (1), pp.1-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mmnp/2025031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconditionally stable numerical scheme for the 2D transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Kumozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Penel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 182, pp.275-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order Maxwell-Stefan model of diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rigorous derivation of the Fick cross-diffusion system from the multi-species Boltzmann equation in the diffusive scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srboljub Simic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Matematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44007-023-00071-0⟩</w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-231847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093419v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous derivation of the Fick cross-diffusion system from the multi-species Boltzmann equation in the diffusive scaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of several complete cubic laws for two-phase flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ASY-231847⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics, 72, pp.117-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202372117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506265v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of several complete cubic laws for two-phase flow models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coupled model for the dynamics of gas exchanges in the human lung with Haldane and Bohr's effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grandmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/202372117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 573, pp.111590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863134v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled model for the dynamics of gas exchanges in the human lung with Haldane and Bohr's effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Energy method for the Boltzmann equation of monatomic gaseous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Martin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Pavić-Čolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srboljub Simić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111590⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.137-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2024.v22.n1.a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883301v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy method for the Boltzmann equation of monatomic gaseous mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Higher-order Maxwell-Stefan model of diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Srboljub Simić</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srboljub Simic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2024.v22.n1.a6⟩</w:t>
+              <w:t xml:space="preserve">La Matematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.962-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44007-023-00071-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376932v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A homogeneous relaxation low Mach number model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Penel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (4), pp.1569 - 1598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2021032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140592v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-kinetic modelling for respiratory aerosols with variable size and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grandmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Mecherbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67, pp.100-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202067007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the spectral gap for the Boltzmann multi-species operator linearized around non-equilibrium Maxwell distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bondesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boudin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (5), pp.2549-2573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/cpaa.2020112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion models for mixtures using a stiff dissipative hyperbolic formalism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A numerical scheme for a kinetic model for mixtures in the diffusive limit using the moment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bondesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219891619500115⟩</w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3), pp.1184-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.22345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786824v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical scheme for a kinetic model for mixtures in the diffusive limit using the moment method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accurate steam-water equation of state for two-phase flow LMNC model with phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dellacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Penel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/num.22345⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.207-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2018.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727725v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111730v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate steam-water equation of state for two-phase flow LMNC model with phase transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dellacherie</w:t>
+                <w:t xml:space="preserve">Diffusion models for mixtures using a stiff dissipative hyperbolic formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Penel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2018.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.293--312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219891619500115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111730v5</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1D model of leukocyte adhesion coupling bond dynamics with blood velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 452, pp.35-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Maxwell-Stefan diffusion limit for a kinetic model of mixtures with general cross sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 159, pp.40-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.na.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Maxwell-Stefan diffusion limit for a kinetic model of mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136 (1), pp.79-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10440-014-9886-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some theoretical results concerning diphasic fluids in thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bayada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, pp.153-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.na.2014.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a low Mach nuclear core model for two-phase flows with phase transition I: stiffened gas law</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">2D numerical simulation of a low Mach nuclear core model with stiffened gas using FreeFem++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethem Nayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Penel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2014015⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.138-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201445014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00747616v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D numerical simulation of a low Mach nuclear core model with stiffened gas using FreeFem++</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Study of a low Mach nuclear core model for two-phase flows with phase transition I: stiffened gas law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Penel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201445014⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.1639-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2014015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942569v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion asymptotics of a kinetic model for gaseous mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milana Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinetic and Related Models </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.137-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/krm.2013.6.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical and numerical analysis of the Maxwell-Stefan diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Salvarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (5), pp.1427-1440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdsb.2012.17.1427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a low Mach nuclear core model for single-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.118-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201238007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady state solutions for a lubrication two-fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22, pp.581-612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S095679251100026X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion models of multicomponent mixtures in the lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Götz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30, pp.91-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/2010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the spray retroaction on the airflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grandmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30, pp.153-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/2010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic fluids in thin domains: a mathematical proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bayada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (3-4), pp.185-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/ASY-2009-0940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical method for the 2D simulation of the respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grandmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.162-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/2009045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unconditional existence result for elastohydrodynamic piezoviscous lubrication problems with Elrod-Adams model of cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bayada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differential and integral equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (1-2), pp.41-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton's polygon method and the local solvability of free boundary problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy Radkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 143 (4), pp.3253-3292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10958-007-0208-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777581v1</w:t>
-              </w:r>
-[...238 lines deleted...]
-                <w:t xml:space="preserve">hal-04648754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3573,51 +3573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the modelling of multispecies or multiphasic fluid flows in asymptotic regimes: analysis and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Paris Cité, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3667,103 +3667,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on low velocity flows: application to low Mach and low Froude regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Penel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, pp.I-II, 2017, LMLFN 2015 – Low Velocity Flows – Application to Low Mach and Low Froude regimes, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3842,90 +3842,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integro-differential equation for 1D cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Etchegaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integral Methods in Science and Engineering (IMSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Karlsruhe, Germany. pp.195-207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3959,77 +3959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Model of Diphasic Fluids in Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bayada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mathematical Fluid Mechanics - Dedicated to Giovanni Paolo Galdi on the occasion of his 60th birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Portugal. pp.25-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4088,236 +4088,396 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The model-problem associated to the Stefan problem with surface tension: an approach via Fourier-Laplace multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Geissert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy Radkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differential equations: inverse and direct problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, -, Italy. pp.171-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781420011135.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A kinetic model for polytropic gases with internal energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Pavić-Čolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Salvarani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">84th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Novi Sad, Serbia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13 (1), pp.353-354, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pamm.201310172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluides complexes en films minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Ecole Centrale de Lyon, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00351462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4464,51 +4624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021438v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Kumozec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.02.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srboljub Simic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-023-00071-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-231847" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863134v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883301v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111590" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376932v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Pavi&#263;-&#268;oli&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srboljub Simi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2024.v22.n1.a6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140592v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mecherbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2020112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786824v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pavan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891619500115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22345" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111730v5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.07.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.02.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.01.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554744v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9886-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383732v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bayada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2014.12.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747616v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0CD6B3C6076AF597F8235737097A1A35EA8D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethem Nayir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704952v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Pavic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.137" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1427" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679251100026X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario G&#246;tz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357858v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Yakoubi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2009-0940" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Radkevich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-007-0208-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1CD9S4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Bernhoff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana &#268;oli&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02326-1_2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648754v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02326-1_13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05156799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201758000" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Etchegaray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16727-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04068-9_2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M6RVSFDF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geissert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hieber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420011135.ch10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srboljub Simi&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02326-1_13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Bernhoff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana &#268;oli&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02326-1_2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021438v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2025031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Kumozec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.02.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-231847" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863134v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883301v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111590" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376932v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Pavi&#263;-&#268;oli&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2024.v22.n1.a6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srboljub Simic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44007-023-00071-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140592v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mecherbet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2020112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111730v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.07.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786824v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pavan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891619500115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566770v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.02.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2017.01.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554744v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salvarani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-014-9886-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383732v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bayada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2014.12.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethem Nayir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747616v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0CD6B3C6076AF597F8235737097A1A35EA8D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704952v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Pavic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.137" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2012.17.1427" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679251100026X" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario G&#246;tz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357858v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Yakoubi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2009-0940" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357943v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Radkevich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-007-0208-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1CD9S4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05156799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201758000" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Etchegaray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16727-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04068-9_2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M6RVSFDF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777708v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geissert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hieber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420011135.ch10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201310172" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>