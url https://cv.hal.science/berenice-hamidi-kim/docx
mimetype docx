--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -1,6768 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6717 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bérénice HAMIDI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">berenice-hamidi-kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0237-5565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122052501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mari et les 50 violeurs. Sur le procès de Mazan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture du viol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire fondre les images gelées. Sur Carte Noire nommée désir de Rebecca Chaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Injonctions paradoxales du théâtre participatif. Stadium de Mohamed El Khatib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparer l’Homme, l’Artiste et l’Œuvre. Déni, clivage et dissociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debout l’humour. Sur la série Drôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Blonde, la Brute et le Backlash. Sur le procès Depp/Heard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chère Despentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les regards sur les violences sexuelles. Sur Promising Young woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre et l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Feminism ou les rêves de Lana Del Rey de Video Games à Chemtrails over the Country Club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du magma émergera-t-il un diamant ? Sur L’Étang de Gisèle Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épreuve du temps – sur La Trilogie des contes immoraux (pour Europe) de Phia Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire taire le silence, dire l’interdit. Sur Chienne de Marie-Pier Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre la virilité, l’intimité. Devenir un homme selon Gurshad Shaheman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il est difficile d’être un homme aussi. Retour sur le projet de D’de Kabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand up for your rights selon Hannah Gadsby et Blanche Gardin. Deux scènes culturelles du féminisme et de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les scènes de l'humour, (20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dés-identifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Voix entravées, percées émancipatrices (54)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une liberté de création partagée par tous – sur l’affaire des Suppliantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le metteur en scène et les autres ou de la difficulté du partage de l’auctorialité dans le théâtre public français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Questions d’auctorialité sur les scènes contemporaines (121)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du besoin pathologique de frontières pour un « je » et un « nous » assiégés : les sentiments du populisme dans Je suis Fassbinder de Falk Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutions culturelles, laboratoire du genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bachelot Nguyen, l’intersectionnalité et la côtelette hallucinogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous le peuple » selon Judith Butler et Mariette Navarro : de la lente, fragile, difficile – mais néanmoins possible – constitution d’un sujet politique individuel et collectif dans Alors Carcasse et Nous les Vagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La critique d’art, outil de reproduction ou de critique des inégalités de genre dans les mondes artistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male gaze vs female gaze, théâtre public vs séries télévisées ? Portrait comparé du sexisme et du féminisme au sein de deux types de productions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Genre et arts vivants (10-11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peyrade Portrait(s) de femme(s). Politiques du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Aït-Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Karsenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Révolution selon Pommerat, n° 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Révolution selon Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Aït-Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Karsenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doutey. L’écriture comme une eau transparente pour contenir l’inquiétante douceur des autres… et de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la diversité fait diversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser en théâtre. Les communautés mélancoliques de Yves-Noël Genod et Pôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Scènes du néomanagement, Scènes du néomanagement (n° 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment tu t'organises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalism, a Vinaver story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable (culturel) et démocratie culturelle : nouveaux/derniers avatars de la grandiloquence du théâtre public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Marionnettes, robots et homme-machine : la représentation marionnettique du travailleur, entre critique et utopie, entre anthropologie et sociologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sermon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La marionnette ? Traditions, croisements, décloisonnements » (dir. Julie Sermon), n°193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre littéraire à l’ère #metoo : nommer le viol, est-ce lui faire un (faux) procès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Caroline Julliot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modération de la table ronde « Les narrations médiatiques : personnages et intrigues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international REPAIR, Violences sexuelles : changer les représentations, repenser les prises en charge (dir. sc. Bérénice Hamidi et Gaëlle Marti), Projet REPAIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la séance « Repenser le consentement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international REPAIR, Violences sexuelles : changer les représentations, repenser les prises en charge (dir. sc. Bérénice Hamidi et Gaëlle Marti), Projet REPAIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international REPAIR Violences sexuelles : changer les représentations, repenser les prises en charge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDIEC- Centre d'études européennes (EA 4185) / Passages Arts &amp; Littératures (XX-XXI) (EA 4160), Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux formes du &amp;quot;tournant participatif&amp;quot; : démocratie du consensus vs démocratie agonistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dramaturgies participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTEL; MSHS Sud-Est, Jun 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modération de la table ronde « Rendre visibles, rendre dicibles les violences sexuelles au travail. Focus enseignement supérieur et spectacle vivant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international REPAIR, Violences sexuelles : changer les représentations, repenser les prises en charge (dir. sc. Bérénice Hamidi et Gaëlle Marti), Projet REPAIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : recadrer la scène des violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international REPAIR Violences sexuelles : changer les représentations, repenser les prises en charge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDIEC- Centre d'études européennes (EA 4185) / Passages Arts &amp; Littératures (XX-XXI) (EA 4160) (dir. sc. Bérénice Hamidi et Gaëlle Marti), Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effacement, la visibilité, et le prix à payer : que signifie se dire/être dit.e féministe dans le champ théâtral français aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès international des recherches féministes dans la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Cyr; Marie-Claude Garneau, Aug 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, race, classe, culture : quand le théâtre public français fait face à ses impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre, pouvoir, politique. Regarder autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve par le corps et par la voix. Poétique du geste et de la parole dans le théâtre documentaire de Weiss à Mohamed El Khatib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer le réel en danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male gaze vs female gaze : sexism and feminism in French theatre today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur la crise au théâtre. Notes sur un théâtre en crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tyrannie sans vi- sage. Conséquences et séquelles de la crise à l'écran et sur la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre (ou ne pas être) auteur dramatique en France au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures dra- matiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lente, difficile mais néanmoins possible constitution d’un sujet politique dans Alors Car- casse et Nous les Vagues de Mariette Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire avec son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of affairs and challenges of political theatre in France today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whiter political theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le tournant pragmatique pourrait faire à nos façons de penser le théâtre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre, Performance, Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When aesthetic and political values are produced by the institutions : the example of French public theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures of theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clandestinité, censure, résistance, mémoire. Enjeux politiques du théâtre au Chili pendant et après la dictature (1973-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Jésupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Climats du théâtre au temps des catastrophes. Penser et dé-centrer l’anthropo-scène », revue thaêtre, 2019 (co-direction avec Bérénice Hamidi-Kihm).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Aït-Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier #2 : La Révolution selon Pommerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Aït-Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Karsenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier #1 : Scènes du néomanagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Usine en pièces. Du travail ouvrier au travail théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux violences sexistes et sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.426, 2026, 9782379245855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre & Transitions écologiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Joinnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUS. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rancière et les arts. Esthétiques de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Marchiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De L'incidence, 204 p., A paraître, 9782918193807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violer, une question de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant, A paraître, carton rouge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Damné·es de la scène : penser les controverses théâtrales sur le racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cervulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennnes. 312 p., 2024, 978-2-37924-486-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre face aux dictatures: luttes, traces, mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Moreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christilla Vasserot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florencia Dansilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Jésupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrage coordonné par Bérénice Hamidi et Alexandra Moreira da Silva. Textes réunis par Florencia Dansilio, Bérénice Hamidi, Célia Jesupret, Alexandra Moreira da Silva, Corentin Rostollan-Sinet et Christilla Vasserot. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Solitaires Intempestifs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.320, 2022, 978-2-84681-675-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Panther ou le retournement du signe africain/Revoir Black Panther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Mbembe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AOC Imprimés, 2020, 978-2-9567201-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troupes, compagnies, collectifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ruset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Entretemps, 2018, 9782355392337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cités du théâtre politique en France depuis 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rancière, le queer, le blackface et l’appropriation culturelle : repenser les lignes de partage du théâtre public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rancière et les arts. Esthétiques de l'égalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De l'Incidence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes politiques : controverses théâtrales et critique antiraciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cervulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Damné·es de la scène : penser les controverses théâtrales sur le racisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 5-26, 2024, 978-2-37924-486-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité, et après ? Entretien croisé avec Marine Bachelot Nguyen, David Bobbée et Penda Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cervulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Damné·es de la scène. Penser les controverses théâtrales sur le racisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 83-104, 2024, 978-2-37924-486-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À même la langue : Lexique, syntaxe et poétique de la lutte contre les dominations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Damné.es de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782379244865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes face à la liberté de création. Entretien croisé avec Marilou Craft, Mohamed El Khatib et Stanislas Nordey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cervulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennnes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Damné·es de la scène : penser les controverses théâtrales sur le racisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 233-258, 2024, 978-2-37924-486-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art de la preuve, art du discours : le théâtre documentaire « postcolonial », œuvre d’histoire et forme-affaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Théâtres documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-37769-060-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’art de passer collectivement les frontières&amp;quot;, entretien avec Gob Squad (Sharon Smith et Bastian Trost)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ruset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous ne sommes pas un collectif, une troupe plutôt&amp;quot;, entretien avec Igor Mendjisky (directeur artistique des Sans Cou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ruset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cheptel Aleïkoum, un collectif réflexif&amp;quot;, entretien avec Yannick Javaudin et Matthias Penaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ruset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisations du travail, processus de création et conjonctures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ruset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troupes, compagnies, collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troupes, permanence et coopération artistiques au sein des institutions théâtrales&amp;quot;. Table ronde avec Richard Brunel, Maurice Durozier, Frédéric Sacard et Christian Schiaretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ruset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre, multi-activité et émergence d’un nouveau modèle social&amp;quot;, entretien avec Samuel Vittoz (un Festival à Villeréal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ruset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisation du travail, processus de création et conjonctures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’administration de compagnie à l’accompagnement de projets artistiques&amp;quot;, entretien avec Delphine Prouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ruset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisations du travail, processus de création et conjonctures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté, agora, espace public : des tensions du projet démocratique du théâtre public considérées à partir de Rousseau, Habermas, Fraser et Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de l’être-ensemble dans les arts performatifs contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2377690145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la rue, entre fragilité économique et renouvellement esthétique&amp;quot;, entretien avec Pierre Berthelot (Generik Vapeur, Cité des Arts de la rue) et Julie Kalt (KompleXKapharnaüM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ruset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants : organisations du travail, processus de création et conjonctures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast Projet REPAIR Violences sexistes et sexuelles : changer les représentations, repenser les prises en charge (Podcast MSH LSE Duo de projet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)jouer le capitalisme : façons de produire, manières de représenter | Entretien avec Cyril Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur du système | Entretien avec Falk Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je préfèrerais ne pas travailler de 6h30 à 9h30 et de 16h à 20h tous les jours sauf le week-end. » Retour sur les Lettres de non-motivation | Entretien avec Julien Prévieux et Vincent Thomasset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hamidi Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6823,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13515621"/>
+    <w:nsid w:val="130EE123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7054,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-hamidi-kim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0237-5565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122052501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Talbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04012695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03567918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03567913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J&#233;supret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jaudon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2022-10/le-theatre-face-aux-dictatures-luttes-traces-memoires" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mbembe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01935504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346945v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/berenice-hamidi-kim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0237-5565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122052501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875808v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875820v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04874358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Talbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique A&#239;t-Touati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Karsenti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barb&#233;ris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sermon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04012695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03567913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03624330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03567918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J&#233;supret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Joinnault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lasserre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barneaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04854228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Marchiori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jaudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2022-10/le-theatre-face-aux-dictatures-luttes-traces-memoires" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mbembe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ruset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01961804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01935504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04875277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01962866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>