--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -215,51 +215,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -366,165 +366,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La réponse en ligne du Gouvernement français face à la menace terroriste. Les fonctions sémio-discursives d’une présence sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Mariau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les discours des sphères du pénal à l’ère du numérique, 46, pp.35-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyser l’objet médiatique au regard de ses relations transtextuelles : le cas du documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 202, pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625336v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04625335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l’objet médiatique au regard de ses relations transtextuelles : le cas du documentaire</w:t>
               </w:r>
@@ -642,642 +642,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La réponse en ligne du Gouvernement français face à la menace terroriste. Les fonctions sémio-discursives d’une présence sur Twitter</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">« Le Mémorial du Monde aux victimes des attentats du 13 novembre 2015. Le portrait numérique comme objet de mémoire, de deuil et d’émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, L’événement politique en ligne, 101, pp.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mémorial du Monde aux victimes des attentats du 13 novembre 2015. Le portrait numérique comme objet de mémoire, de deuil et d’émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101, pp.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes symboliques de l’événement dramatique. Pour une grammaire du fait divers au journal télévisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 187, pp.3-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing dramas on television news and on the Internet : evolution of an emotional rhetoric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amity Journal of Media and Communication Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l’ouvrage : Matière et esprit du journal – Du Mercure Galant à Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 179, pp.125-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de &amp;quot;Matière et esprit du journal – Du Mercure Galant à Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 179, pp.125-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l’ouvrage &amp;quot;Le fait divers criminel dans la presse quotidienne française du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 176, pp.130-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l’ouvrage : Le fait divers criminel dans la presse quotidienne française du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 176, pp.130-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1287,51 +1218,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des images trompeuses, des mensonges imagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1347,471 +1278,540 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Captation, circulation et effets des images de guerres, conflits et émeutes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michaël Bourgatte; Bénédicte Chéron; Marie-Hélène Chevrier, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait divers : un objet médiatique, social et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autopsie du fait divers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Préfecture de Mende, Sep 2022, Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences et médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polémique autour de l’usage du terme “ensauvagement“. Circulation d’un mot et co-construction d’enjeux liés au sentiment d’insécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chercheur face à son objet de recherche : Travailler et être travaillé par son corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corpus à l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cérep, Université de Reims Champagne Ardenne, Feb 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chercheur face à son objet de recherche : Travailler et être travaillé par son corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corpus à l'oeuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cérep, Feb 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digital memorial for victims of terrorist attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media and History : crime, violence and justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAMHIST (The international association for media and history), Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03773513v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rhetoric of personal drama on television news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Mariau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Falling in love with semiotic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au plus près de l’événement. Réflexions éthiques et proximité pathémique</w:t>
               </w:r>
@@ -1860,435 +1860,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rhetoric of personal drama on television news</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Writing dramas on television news and on the Internet : evolution of an emotional rhetoric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Media and Communication Studies. Changing Paradigm of Media Landscape in the Digital Age 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Jaipur, Inde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’absence du corps dans les reportages de faits divers : figure d’une victime suggérée au journal télévisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale « Regards croisés sur la relation corps-médias »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRIPIC, Jun 2013, Neuilly-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signifier le drame sans image du drame : une rhétorique émotionnelle du fait divers au journal télévisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits divers, faits de sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CARISM et GRIPIC, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signifier le drame sans image du drame : une rhétorique émotionnelle du fait divers au journal télévisé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale « Faits divers, faits de sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CARISM (Université Paris 2 – Panthéon-Assas); GRIPIC (CELSA, Sorbonne Université), Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux du drame et hétérotopies : les faits divers télévisés à la lumière du récit romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale « Littérature et communication »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIRRA 21 (Université Montpellier 3); GRIPIC (CELSA, Sorbonne Université), Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2298,277 +2229,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation et présentation de la table ronde sur « Les réseaux sociaux comme support de la propagande terroriste et comme instrument de radicalisation ? quel rôle de l’écosystème internet ? » organisée par le ministère de l’intérieur pour le salon Milipol (événement mondial de la sûreté et de la sécurité intérieure des États, les 19-22 octobre 2021, Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Mariau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation et présentation de la table ronde sur « Les réseaux sociaux comme support de la propagande terroriste et comme instrument de radicalisation ? quel rôle de l’écosystème internet ? » organisée par le ministère de l’intérieur pour le salon Milipol (événement mondial de la sûreté et de la sécurité intérieure des États, les 19-22 octobre 2021, Paris.</w:t>
+                <w:t xml:space="preserve">Interview pour le HuffPost sur le succès des vidéos de récits de faits divers sur les réseaux sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625346v1</w:t>
+                <w:t xml:space="preserve">hal-03773532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview pour le HuffPost sur le succès des vidéos de récits de faits divers sur les réseaux sociaux.</w:t>
+                <w:t xml:space="preserve">Les médias d’information miment de plus en plus la transparence technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2019, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773532v1</w:t>
+                <w:t xml:space="preserve">hal-04625345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les médias d’information miment de plus en plus la transparence technique</w:t>
+                <w:t xml:space="preserve">Tuerie de Toulouse : comment la télévision a joué sur l'émotion collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, pp.16-19</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2578,124 +2509,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le web politique au lendemain des attentats de Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Mariau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Berenice Mariau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le défi Charlie. Les médias à l’épreuve des attentats de janvier 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lemieux, pp.251-256, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2705,114 +2636,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire le fait divers à la télévision : la rhétorique émotionnelle du drame personnel au journal télévisé de TF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Mariau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris-Sorbonne - Paris IV, 2014. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA040174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04268041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2959,51 +2890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgatte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mariau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mariau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i.88643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villeneuve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04268041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgatte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mariau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mariau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i.88643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villeneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04268041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>