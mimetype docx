--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -366,303 +366,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyser l’objet médiatique au regard de ses relations transtextuelles : le cas du documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Mariau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser l’objet médiatique au regard de ses relations transtextuelles : le cas du documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Mariau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gérard Genette, théoricien de la communication ?, 202, pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias d’information miment de plus en plus la transparence technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Mariau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effeuillage : la revue qui met les médias à nu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La réponse en ligne du Gouvernement français face à la menace terroriste. Les fonctions sémio-discursives d’une présence sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les discours des sphères du pénal à l’ère du numérique, 46, pp.35-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773496v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03773534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Mémorial du Monde aux victimes des attentats du 13 novembre 2015. Le portrait numérique comme objet de mémoire, de deuil et d’émotion</w:t>
               </w:r>
@@ -1722,165 +1722,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au plus près de l’événement. Réflexions éthiques et proximité pathémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Mariau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Éthique et communication »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIPIC, Mar 2015, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The rhetoric of personal drama on television news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berenice Mariau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Falling in love with semiotic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773517v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03773520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing dramas on television news and on the Internet : evolution of an emotional rhetoric</w:t>
               </w:r>
@@ -2890,51 +2890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgatte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mariau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mariau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i.88643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773492v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villeneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04268041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgatte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Mariau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mariau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v57i.88643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villeneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04268041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>