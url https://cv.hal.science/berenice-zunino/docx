--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -240,417 +240,417 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Allemagne et le génocide des Yézidis, pratiques judiciaires et reconnaissance politique. Entretien avec Natalie von Wistinghausen</w:t>
+                <w:t xml:space="preserve">Introduction. Les génocides devant la justice allemande. Une histoire croisée des cultures politique, mémorielle et juridique de la République fédérale d'Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie von Wistinghausen</w:t>
+                <w:t xml:space="preserve">Fabien Théofilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Zunino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pellissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 293 (1), pp.33-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmcc.293.0033⟩</w:t>
+              <w:t xml:space="preserve">, 2024, N° 293 (1), pp.3-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.293.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841925v1</w:t>
+                <w:t xml:space="preserve">hal-04841575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les génocides devant la justice allemande. Une histoire croisée des cultures politique, mémorielle et juridique de la République fédérale d'Allemagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’Allemagne et le génocide des Yézidis, pratiques judiciaires et reconnaissance politique. Entretien avec Natalie von Wistinghausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie von Wistinghausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Théofilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Zunino</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pellissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 293 (1), pp.3-5. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 293 (1), pp.33-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmcc.293.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.293.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841575v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génocide des Roms et Sintis et la politique de réparation de la République fédérale. Entretien avec Karola Fings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Les génocides devant la justice allemande ; mise en perspective historique des pratiques judiciaires et des politiques de reconnaissance (1945-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Théofilakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Zunino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Théofilakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (n° 292), p. 97-114. </w:t>
+              <w:t xml:space="preserve">, 2023, N° 292 (4), pp.3-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmcc.292.0097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.292.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841921v1</w:t>
+                <w:t xml:space="preserve">hal-04841548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les génocides devant la justice allemande ; mise en perspective historique des pratiques judiciaires et des politiques de reconnaissance (1945-2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le génocide des Roms et Sintis et la politique de réparation de la République fédérale. Entretien avec Karola Fings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Théofilakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Zunino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 292 (4), pp.3-9. </w:t>
+              <w:t xml:space="preserve">, 2023, 4 (n° 292), p. 97-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmcc.292.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.292.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841548v1</w:t>
+                <w:t xml:space="preserve">hal-04841921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du prétoire à l’espace médiatique. Les procès des Einsatzgruppen (1958), de Majdanek (1975-1981) et d’Oskar Gröning (2015) dans la juridiction et les médias allemands</w:t>
               </w:r>
@@ -1817,51 +1817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les génocides devant la justice allemande : droit et reconnaissance (1945-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Théofilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Zunino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3387,177 +3387,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections muséales d’art ‘non-occidental’ : constitution et restitution aujourd’hui</w:t>
+                <w:t xml:space="preserve">Art dégénéré et spoliation des Juifs durant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola König</w:t>
+                <w:t xml:space="preserve">Christoph Zuschlag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841953v1</w:t>
+                <w:t xml:space="preserve">hal-04841956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art dégénéré et spoliation des Juifs durant la Seconde Guerre mondiale</w:t>
+                <w:t xml:space="preserve">Les collections muséales d’art ‘non-occidental’ : constitution et restitution aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Zuschlag</w:t>
+                <w:t xml:space="preserve">Viola König</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841956v1</w:t>
+                <w:t xml:space="preserve">hal-04841953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’histoire sociale à la Bildwissenschaft avec Marx, Benjamin et Warburg</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2023-4?lang=fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2024-1?lang=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841925v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie von Wistinghausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Th&#233;ofilakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pellissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0097" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12960" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2021-0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.135.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.106.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.008.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=claire aslangul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1188898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul-Rallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Catros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/quel-bilan-scientifique-pour-le-centenaire-de-1914-1918" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/construire-lethnologie-en-afrique-coloniale-politiques-collections-et-mediations-africaines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0075" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#246;nig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841956v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zuschlag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bredekamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joschke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bruendel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2023-4?lang=fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2024-1?lang=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Th&#233;ofilakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie von Wistinghausen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pellissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12960" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2021-0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.135.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.106.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.008.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=claire aslangul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1188898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul-Rallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Catros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/quel-bilan-scientifique-pour-le-centenaire-de-1914-1918" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/construire-lethnologie-en-afrique-coloniale-politiques-collections-et-mediations-africaines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0075" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zuschlag" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#246;nig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bredekamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joschke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bruendel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>