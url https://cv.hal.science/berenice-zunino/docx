--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -2167,242 +2167,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great War in French Museums 1914-2018</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Paul Cornish and Nick Saunders; Routledge. </w:t>
+                <w:t xml:space="preserve">Annexes au bilan scientifique du Centenaire de 1914-1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Weinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Catros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arndt Weinrich; Nicolas Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curating the Great War</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 39-52, 2022</w:t>
+              <w:t xml:space="preserve">Quel bilan scientifique pour le Centenaire de 1914-1918 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 979-1023107067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506587v1</w:t>
+                <w:t xml:space="preserve">hal-03484213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexes au bilan scientifique du Centenaire de 1914-1918</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Arndt Weinrich; Nicolas Patin. </w:t>
+                <w:t xml:space="preserve">The Great War in French Museums 1914-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Cornish and Nick Saunders; Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quel bilan scientifique pour le Centenaire de 1914-1918 ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Curating the Great War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 39-52, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03484213v1</w:t>
+                <w:t xml:space="preserve">hal-03506587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : la presse illustrée à l’ère des humanités numériques – état des lieux et problématiques de recherche</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2023-4?lang=fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2024-1?lang=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Th&#233;ofilakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie von Wistinghausen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pellissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12960" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2021-0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.135.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.106.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.008.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=claire aslangul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1188898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul-Rallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Catros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/quel-bilan-scientifique-pour-le-centenaire-de-1914-1918" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/construire-lethnologie-en-afrique-coloniale-politiques-collections-et-mediations-africaines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0075" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zuschlag" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#246;nig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bredekamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joschke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bruendel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2023-4?lang=fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2024-1?lang=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Th&#233;ofilakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie von Wistinghausen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pellissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12960" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2021-0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.135.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.106.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.008.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=claire aslangul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1188898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul-Rallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Catros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/quel-bilan-scientifique-pour-le-centenaire-de-1914-1918" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/construire-lethnologie-en-afrique-coloniale-politiques-collections-et-mediations-africaines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0075" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zuschlag" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#246;nig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bredekamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joschke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bruendel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>