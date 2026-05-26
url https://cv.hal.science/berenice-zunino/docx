--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1514,165 +1514,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of War in German illustrated children's books in pre-war time (1910-1914)</w:t>
+                <w:t xml:space="preserve">Moi aussi j'y étais ! &amp;quot; L'enfant dans les livres d'images allemands de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Zunino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approaching War: Europe. Childhood, culture and the First World War, 1880-1919</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">Enfants en temps de guerre et littératures de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp. 29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00923881v1</w:t>
+                <w:t xml:space="preserve">halshs-00923874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moi aussi j'y étais ! &amp;quot; L'enfant dans les livres d'images allemands de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Treatment of War in German illustrated children's books in pre-war time (1910-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Zunino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfants en temps de guerre et littératures de jeunesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp. 29-35</w:t>
+              <w:t xml:space="preserve">Approaching War: Europe. Childhood, culture and the First World War, 1880-1919</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00923874v1</w:t>
+                <w:t xml:space="preserve">halshs-00923881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2683,290 +2683,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le doctorat nouvelle mouture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palimpsestes et hybridations. L'exemple de la culture de guerre enfantine allemande (1912-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Zunino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Hybridisierungen, hybridations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-37496-036-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01734594v1</w:t>
+                <w:t xml:space="preserve">hal-03466874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palimpsestes et hybridations. L'exemple de la culture de guerre enfantine allemande (1912-1918)</w:t>
+                <w:t xml:space="preserve">Aux racines de la culture de guerre. Livres patriotiques pour enfants dans le Reich allemand durant l'immédiat avant-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Zunino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybridisierungen, hybridations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-37496-036-4</w:t>
+              <w:t xml:space="preserve">Veille de guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-44, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466874v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux racines de la culture de guerre. Livres patriotiques pour enfants dans le Reich allemand durant l'immédiat avant-guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le doctorat nouvelle mouture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bernier-Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dubslaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Lensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Truan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Zunino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPURE – Éditions et presses universitaires de Reims; Helga Meise, Thomas Nicklas, Christian E. Roques. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veille de guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-44, 2017</w:t>
+              <w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466809v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01734594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Erste Weltkrieg in den Bildern : Heldentod oder Tod des Helden?</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2023-4?lang=fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2024-1?lang=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Th&#233;ofilakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie von Wistinghausen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pellissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12960" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2021-0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.135.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.106.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.008.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=claire aslangul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1188898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul-Rallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Catros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/quel-bilan-scientifique-pour-le-centenaire-de-1914-1918" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/construire-lethnologie-en-afrique-coloniale-politiques-collections-et-mediations-africaines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0075" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zuschlag" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#246;nig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bredekamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joschke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bruendel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2023-4?lang=fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-guerres-mondiales-et-conflits-contemporains-2024-1?lang=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Th&#233;ofilakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie von Wistinghausen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pellissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.292.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.12960" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2021-0006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.135.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.106.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.008.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=claire aslangul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1188898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aslangul-Rallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Catros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/quel-bilan-scientifique-pour-le-centenaire-de-1914-1918" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbaresi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/construire-lethnologie-en-afrique-coloniale-politiques-collections-et-mediations-africaines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weinke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.293.0075" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zuschlag" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola K&#246;nig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Bredekamp" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joschke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Bruendel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>