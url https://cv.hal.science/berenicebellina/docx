--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -708,278 +708,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Neolithic to Early-Mid Bronze Age semi-precious stone bead production and consumption at Oakaie and Nyaung’gan in central-northern Myanmar</w:t>
+                <w:t xml:space="preserve">Coastal heritage : exploring caves and associated indigenous knowledge in the Lanta Bay (Southern Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Georjon</w:t>
+                <w:t xml:space="preserve">Sorathach Rotchanarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Aung Aung Kyaw</w:t>
+                <w:t xml:space="preserve">Noel Hidalgo Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daw Tin Tin Win</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.25-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7152/jipa.v45i0.15695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498297v1</w:t>
+                <w:t xml:space="preserve">hal-03498295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal heritage : exploring caves and associated indigenous knowledge in the Lanta Bay (Southern Thailand)</w:t>
+                <w:t xml:space="preserve">Late Neolithic to Early-Mid Bronze Age semi-precious stone bead production and consumption at Oakaie and Nyaung’gan in central-northern Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Georjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorathach Rotchanarat</w:t>
+                <w:t xml:space="preserve">U. Aung Aung Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Hidalgo Tan</w:t>
+                <w:t xml:space="preserve">Daw Tin Tin Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daw Thu Thu Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45, pp.25-41. </w:t>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25, pp.100240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7152/jipa.v45i0.15695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498295v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First elemental analysis of glass from Southern Myanmar: replacing the region in the early Maritime Silk Road</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, no h.s. 1, pp.189-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hors-série, 1, pp.189-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3699,394 +3699,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04327674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the light of Indian and Indian-Related Ceramics from Peninsular Thailand and Myanmar</w:t>
+                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the Light of Indian and Indian-Related Ceramic From Peninsular Thailand and Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd congress of the Indo-Pacific Prehistory Association (IPPA 22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chian Mai, Thailand</w:t>
+              <w:t xml:space="preserve">22nd Indo-Pacific Prehistory Association Congress (IPPA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silpakorn University; Fine Arts Department; Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03996677v1</w:t>
+                <w:t xml:space="preserve">hal-03905049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Bengal and Peninsular Myanmar Early Port-Settlements of the Maritime Silk Road (Late Centuries BCE-Early Centuries CE)</w:t>
+                <w:t xml:space="preserve">Bay of Bengal early historical exchange based on data from peninsular Thailand-Myanmar (500 BC-200 CE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">India and Indian Ocean Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Department of Maritime History and Marine Archaeology and the Centre for Indian Ocean Studies at Tamil University, Thanjavur, Sep 2022, Thanjavur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918189v1</w:t>
+                <w:t xml:space="preserve">hal-03889417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the Light of Indian and Indian-Related Ceramic From Peninsular Thailand and Myanmar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bay of Bengal and Peninsular Myanmar Early Port-Settlements of the Maritime Silk Road (Late Centuries BCE-Early Centuries CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Favereau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dussubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Indo-Pacific Prehistory Association Congress (IPPA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silpakorn University; Fine Arts Department; Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905049v1</w:t>
+                <w:t xml:space="preserve">hal-03918189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bay of Bengal early historical exchange based on data from peninsular Thailand-Myanmar (500 BC-200 CE).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the light of Indian and Indian-Related Ceramics from Peninsular Thailand and Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">India and Indian Ocean Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Department of Maritime History and Marine Archaeology and the Centre for Indian Ocean Studies at Tamil University, Thanjavur, Sep 2022, Thanjavur, France</w:t>
+              <w:t xml:space="preserve">22nd congress of the Indo-Pacific Prehistory Association (IPPA 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chian Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889417v1</w:t>
+                <w:t xml:space="preserve">halshs-03996677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent discoveries made by the French Archaeological Mission in Peninsular Thailand and Myanmar on the pottery of “Indian” origin or of “Indian” influence</w:t>
               </w:r>
@@ -4301,64 +4301,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging with the Heritage of Maritime Populations of the Lanta Bay: a Community-based Archaeological and Ethnographic Project (the Lanta Bay project, Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorathach Rotchanarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Unsettling Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alok Kumar Kanungo; Claire Smith; Nishaant Choksi; Gary Jackson, Sep 2022, Gandhinagar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4707,51 +4707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Modes of authority and aesthetic practices from South to Southeast Asia, projet AUTORITAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CASE (Center for Southeast Asian Studies); CEIAS (Center for South Asian Studies); LAS (Social Anthropology Laboratory); GSRL (Societies, Religions &amp; Secularities Group), May 2018, ENS (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4802,51 +4802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Journée d’étude Politiques de la valeur : sujets, objets, natures, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, IRD - Paloc, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7507,51 +7507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw Naing Oo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Hopp&#225;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petchey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Georjon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Thu Thu Win" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100240" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorathach Rotchanarat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Hidalgo Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v45i0.15695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Hsan Oo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Maung Sun Win" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myet Tut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01095-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2019.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myat Thu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.07.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.06.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.08.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cobo Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Q. Fuller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.175" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunori Tanaka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo-Ichiro Sato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Ishikawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-015-0236-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Bellwood" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDWPC2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000547" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Biggs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinon-Torres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-012-0115-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP8BCKHB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Murillo-Barroso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pryce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQH645SP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna T. N. Bennett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Johansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pira Venunam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Pryce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baskar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sivanandam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996677v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330451v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoppal Krisztina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favereau, Aude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Bacus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wisseman-Christie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.Christie Wisseman Christie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/en/livres/964_taiwan-maritime-landscapes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468342v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-early-southeast-asia-9780199355358?cc=us&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199355358.013.25" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuspress.nus.edu.sg/products/sea-nomads-of-southeast-asia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538869v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Borell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonyarit Chaisuwan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praon Silapanth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholawit Thongcharoenchaikit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Allen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538912v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Glasson Deschaumes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04326897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw Naing Oo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Hopp&#225;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petchey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorathach Rotchanarat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Hidalgo Tan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v45i0.15695" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Georjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Thu Thu Win" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Hsan Oo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Maung Sun Win" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myet Tut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01095-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2019.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myat Thu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.07.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.06.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.08.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cobo Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Q. Fuller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.175" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunori Tanaka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo-Ichiro Sato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Ishikawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-015-0236-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Bellwood" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDWPC2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000547" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Biggs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinon-Torres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-012-0115-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP8BCKHB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Murillo-Barroso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pryce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQH645SP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna T. N. Bennett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Johansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pira Venunam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Pryce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baskar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sivanandam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330451v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoppal Krisztina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favereau, Aude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Bacus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wisseman-Christie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.Christie Wisseman Christie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/en/livres/964_taiwan-maritime-landscapes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468342v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-early-southeast-asia-9780199355358?cc=us&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199355358.013.25" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuspress.nus.edu.sg/products/sea-nomads-of-southeast-asia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538869v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Borell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonyarit Chaisuwan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praon Silapanth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholawit Thongcharoenchaikit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Allen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538912v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Glasson Deschaumes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04326897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>