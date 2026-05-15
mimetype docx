--- v1 (2026-04-12)
+++ v2 (2026-05-15)
@@ -708,278 +708,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal heritage : exploring caves and associated indigenous knowledge in the Lanta Bay (Southern Thailand)</w:t>
+                <w:t xml:space="preserve">Late Neolithic to Early-Mid Bronze Age semi-precious stone bead production and consumption at Oakaie and Nyaung’gan in central-northern Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorathach Rotchanarat</w:t>
+                <w:t xml:space="preserve">Cloé Georjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Hidalgo Tan</w:t>
+                <w:t xml:space="preserve">U. Aung Aung Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daw Tin Tin Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daw Thu Thu Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7152/jipa.v45i0.15695⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25, pp.100240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498295v1</w:t>
+                <w:t xml:space="preserve">hal-03498297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Neolithic to Early-Mid Bronze Age semi-precious stone bead production and consumption at Oakaie and Nyaung’gan in central-northern Myanmar</w:t>
+                <w:t xml:space="preserve">Coastal heritage : exploring caves and associated indigenous knowledge in the Lanta Bay (Southern Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Aung Aung Kyaw</w:t>
+                <w:t xml:space="preserve">Sorathach Rotchanarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daw Tin Tin Win</w:t>
+                <w:t xml:space="preserve">Noel Hidalgo Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daw Thu Thu Win</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 25, pp.100240. </w:t>
+              <w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.25-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7152/jipa.v45i0.15695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498297v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First elemental analysis of glass from Southern Myanmar: replacing the region in the early Maritime Silk Road</w:t>
               </w:r>
@@ -1197,1307 +1197,1307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myanmar's earliest Maritime Silk Road port-settlements revealed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A first absolute chronology for Late Neolithic to Early Bronze Age Myanmar: new AMS 14 C dates from Nyaung'gan and Oakaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maung Sun Win</w:t>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Htet Myat Thu</w:t>
+                <w:t xml:space="preserve">Myo Min Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Castillo</w:t>
+                <w:t xml:space="preserve">Tin Tin Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thu Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2018.247⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 92 (363), pp.690-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2018.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393445v1</w:t>
+                <w:t xml:space="preserve">hal-02350957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prehistoric peopling of Southeast Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugh Mccoll</w:t>
+                <w:t xml:space="preserve">Myanmar's earliest Maritime Silk Road port-settlements revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Racimo</w:t>
+                <w:t xml:space="preserve">Maung Sun Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasse Vinner</w:t>
+                <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Demeter</w:t>
+                <w:t xml:space="preserve">Htet Myat Thu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Gakuhari</w:t>
+                <w:t xml:space="preserve">Cristina Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 361 (6397), pp.88-92. </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aat3628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2018.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02185511v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first absolute chronology for Late Neolithic to Early Bronze Age Myanmar: new AMS 14 C dates from Nyaung'gan and Oakaie</w:t>
+                <w:t xml:space="preserve">The prehistoric peopling of Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+                <w:t xml:space="preserve">Hugh Mccoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+                <w:t xml:space="preserve">Fernando Racimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myo Min Kyaw</w:t>
+                <w:t xml:space="preserve">Lasse Vinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin Tin Win</w:t>
+                <w:t xml:space="preserve">Fabrice Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Thu Win</w:t>
+                <w:t xml:space="preserve">Takashi Gakuhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (363), pp.690-708. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6397), pp.88-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2018.66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aat3628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350957v1</w:t>
+                <w:t xml:space="preserve">halshs-02185511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-tin bronze bowls and copper drums: Non-ferrous archaeometallurgical evidence for Khao Sek's involvement and role in regional exchange systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of maritime Trade Polities and diffusion of the “South China Sea Sphere of Interaction pan-regional culture”: The Khao Sek excavations and industries' studies contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13, pp.50-58. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01570534v1</w:t>
+                <w:t xml:space="preserve">hal-01655724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of maritime Trade Polities and diffusion of the “South China Sea Sphere of Interaction pan-regional culture”: The Khao Sek excavations and industries' studies contribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass ornament production and trade polities in the Upper-Thai Peninsula during the Early Iron Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dussubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2017.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655724v1</w:t>
+                <w:t xml:space="preserve">hal-01655763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass ornament production and trade polities in the Upper-Thai Peninsula during the Early Iron Age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Dussubieux</w:t>
+                <w:t xml:space="preserve">High-tin bronze bowls and copper drums: Non-ferrous archaeometallurgical evidence for Khao Sek's involvement and role in regional exchange systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2017, 13, pp.50-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2017.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655763v1</w:t>
+                <w:t xml:space="preserve">cea-01570534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rice, Beans and Trade Crops on the Early Maritime Silk Route in Southeast Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cobo Castillo</w:t>
+                <w:t xml:space="preserve">Thai-Malay Peninsula and South China Sea networks (500 BC–AD 200), based on a reappraisal of “Sa Huynh-Kalanay”-related ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Q. Fuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2016.175⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416, pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529049v1</w:t>
+                <w:t xml:space="preserve">hal-01529068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeogenetic Study of Prehistoric Rice Remains from Thailand and India: Evidence of Early Japonica in South and Southeast Asia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La préhistoire des routes maritimes de la soie en Asie du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Numéro spécial sur l’archéologie tropicale (373), pp.64-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529069v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La préhistoire des routes maritimes de la soie en Asie du Sud-Est</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rice, Beans and Trade Crops on the Early Maritime Silk Route in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cobo Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Q. Fuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (353), pp.1255-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2016.175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529050v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thai-Malay Peninsula and South China Sea networks (500 BC–AD 200), based on a reappraisal of “Sa Huynh-Kalanay”-related ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Favereau</w:t>
+                <w:t xml:space="preserve">Archaeogenetic Study of Prehistoric Rice Remains from Thailand and India: Evidence of Early Japonica in South and Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cobo Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsunori Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo-Ichiro Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuji Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 416, pp.219-227. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.523-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-015-0236-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529068v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristalliser l'histoire : la seconde vie des perles préhistoriques en Thaïlande péninsulaire</w:t>
+                <w:t xml:space="preserve">Cristalliser l'histoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, no h.s. 1, pp.189-203</w:t>
+              <w:t xml:space="preserve">, 2015, Hors-série, 1, pp.189-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529075v1</w:t>
+                <w:t xml:space="preserve">hal-01630839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristalliser l'histoire.</w:t>
+                <w:t xml:space="preserve">Cristalliser l'histoire : la seconde vie des perles préhistoriques en Thaïlande péninsulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Hors-série, 1, pp.189-203</w:t>
+              <w:t xml:space="preserve">, 2015, no h.s. 1, pp.189-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630839v1</w:t>
+                <w:t xml:space="preserve">hal-01529075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More questions than answers: the Southeast Asian Lead Isotope Project 2009–2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,51 +2716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Martinon-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (4), pp.311-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3463,551 +3463,577 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaching the Bay of Bengal: Early maritime exchanges between South India and Southeast Asia of the mid-1st c. BC to the mid-1st c. AD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent advances in archaeological investigations of South India. 2nd International seminar in commemoration of Padma Shri Iravatham Mahadevan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Government of Tamil Nadu. Department of Archaeology, Mar 2023, Chennai (Tamilnadu), France. pp.145-162</w:t>
+              <w:t xml:space="preserve">Recent Advances in Archaeological Investigations of South India, 2nd Annual International Seminar in commemoration of Padma Sri Iravatham Mahadevan’s contribution to the Tamil Language and Tamil Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tamil Nadu State Department of Archaeology, Mar 2023, Chennai (Tamilnadu), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682551v1</w:t>
+                <w:t xml:space="preserve">halshs-04327674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Óc Eo and the Thai-Malay Peninsula early trading polities links between the last centuries BC-early centuries CE based on archaeological material evidence</w:t>
+                <w:t xml:space="preserve">Breaching the Bay of Bengal: Early maritime exchanges between South India and Southeast Asia of the mid-1st c. BC to the mid-1st c. AD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Krisztina Hoppál</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oc Eo culture in the context of Asian culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vietnam Academy of Social Science, Nov 2023, Long Xuyen, Vietnam</w:t>
+              <w:t xml:space="preserve">Recent advances in archaeological investigations of South India. 2nd International seminar in commemoration of Padma Shri Iravatham Mahadevan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Government of Tamil Nadu. Department of Archaeology, Mar 2023, Chennai (Tamilnadu), France. pp.145-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306904v1</w:t>
+                <w:t xml:space="preserve">hal-04682551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaching the Bay of Bengal: Early maritime exchanges between South India and Southeast Asia of the mid-1st c. BC to the mid-1st c. AD.</w:t>
+                <w:t xml:space="preserve">Óc Eo and the Thai-Malay Peninsula early trading polities links between the last centuries BC-early centuries CE based on archaeological material evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dussubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.O. Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztina Hoppál</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Archaeological Investigations of South India, 2nd Annual International Seminar in commemoration of Padma Sri Iravatham Mahadevan’s contribution to the Tamil Language and Tamil Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tamil Nadu State Department of Archaeology, Mar 2023, Chennai (Tamilnadu), India</w:t>
+              <w:t xml:space="preserve">Oc Eo culture in the context of Asian culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vietnam Academy of Social Science, Nov 2023, Long Xuyen, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04327674v1</w:t>
+                <w:t xml:space="preserve">hal-04306904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the Light of Indian and Indian-Related Ceramic From Peninsular Thailand and Myanmar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maritime Silk Roads: The Roman World and Southeast Asia, Where are we now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Favereau</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoppal Krisztina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Indo-Pacific Prehistory Association Congress (IPPA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silpakorn University; Fine Arts Department; Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">22nd Congress of the Indo-Pacific Prehistory Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silpakorn University; Fine Arts Department, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905049v1</w:t>
+                <w:t xml:space="preserve">hal-03905054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bay of Bengal early historical exchange based on data from peninsular Thailand-Myanmar (500 BC-200 CE).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent discoveries made by the French Archaeological Mission in Peninsular Thailand and Myanmar on the pottery of « South Asian » origin and of « South Asian » influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">India and Indian Ocean Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Department of Maritime History and Marine Archaeology and the Centre for Indian Ocean Studies at Tamil University, Thanjavur, Sep 2022, Thanjavur, France</w:t>
+              <w:t xml:space="preserve">World Archaeological Congress – 9, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAC, Jul 2022, Prague (en ligne), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889417v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Bengal and Peninsular Myanmar Early Port-Settlements of the Maritime Silk Road (Late Centuries BCE-Early Centuries CE)</w:t>
+                <w:t xml:space="preserve">Late prehistoric inter-regional exchange networks dating project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dussubieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">22nd Congress of IPPA: Indo-Pacifique Prehistory Association (IPPA 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indo-Pacifique Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918189v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the light of Indian and Indian-Related Ceramics from Peninsular Thailand and Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4036,666 +4062,640 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd congress of the Indo-Pacific Prehistory Association (IPPA 22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chian Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03996677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent discoveries made by the French Archaeological Mission in Peninsular Thailand and Myanmar on the pottery of “Indian” origin or of “Indian” influence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bay of Bengal and Peninsular Myanmar Early Port-Settlements of the Maritime Silk Road (Late Centuries BCE-Early Centuries CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dussubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maung Sun Win</w:t>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Archaeological Congress (WAC-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Archaeological Congress Association, Jul 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03996706v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussing the early Bay of Bengal networks in the light of early historical Indian and Indian-related ceramics from Peninsular Thailand and Myanmar</w:t>
+                <w:t xml:space="preserve">Discussing the Late Prehistoric and Early Historical Bay of Bengal Networks in the Light of Indian and Indian-Related Ceramic From Peninsular Thailand and Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of South Asian Archaeology and Art (EASAA) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of South Asian Archaeology and Art, Jul 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">22nd Indo-Pacific Prehistory Association Congress (IPPA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silpakorn University; Fine Arts Department; Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03996721v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging with the Heritage of Maritime Populations of the Lanta Bay: a Community-based Archaeological and Ethnographic Project (the Lanta Bay project, Thailand)</w:t>
+                <w:t xml:space="preserve">Bay of Bengal early historical exchange based on data from peninsular Thailand-Myanmar (500 BC-200 CE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorathach Rotchanarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Unsettling Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alok Kumar Kanungo; Claire Smith; Nishaant Choksi; Gary Jackson, Sep 2022, Gandhinagar, India</w:t>
+              <w:t xml:space="preserve">India and Indian Ocean Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Department of Maritime History and Marine Archaeology and the Centre for Indian Ocean Studies at Tamil University, Thanjavur, Sep 2022, Thanjavur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330451v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent discoveries made by the French Archaeological Mission in Peninsular Thailand and Myanmar on the pottery of « South Asian » origin and of « South Asian » influence</w:t>
+                <w:t xml:space="preserve">Recent discoveries made by the French Archaeological Mission in Peninsular Thailand and Myanmar on the pottery of “Indian” origin or of “Indian” influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maung Sun Win</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeological Congress – 9, 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAC, Jul 2022, Prague (en ligne), Czech Republic</w:t>
+              <w:t xml:space="preserve">9th World Archaeological Congress (WAC-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Archaeological Congress Association, Jul 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386834v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Silk Roads: The Roman World and Southeast Asia, Where are we now?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussing the early Bay of Bengal networks in the light of early historical Indian and Indian-related ceramics from Peninsular Thailand and Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hoppal Krisztina</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the Indo-Pacific Prehistory Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silpakorn University; Fine Arts Department, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">European Association of South Asian Archaeology and Art (EASAA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of South Asian Archaeology and Art, Jul 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905054v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late prehistoric inter-regional exchange networks dating project</w:t>
+                <w:t xml:space="preserve">Engaging with the Heritage of Maritime Populations of the Lanta Bay: a Community-based Archaeological and Ethnographic Project (the Lanta Bay project, Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Dussubieux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorathach Rotchanarat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of IPPA: Indo-Pacifique Prehistory Association (IPPA 22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indo-Pacifique Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">International Workshop on Unsettling Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alok Kumar Kanungo; Claire Smith; Nishaant Choksi; Gary Jackson, Sep 2022, Gandhinagar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889422v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From pebbles to necklaces. Aesthetic experiences and regimes of authority among ancient beads collectors in Thailand</w:t>
               </w:r>
@@ -4707,51 +4707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Modes of authority and aesthetic practices from South to Southeast Asia, projet AUTORITAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CASE (Center for Southeast Asian Studies); CEIAS (Center for South Asian Studies); LAS (Social Anthropology Laboratory); GSRL (Societies, Religions &amp; Secularities Group), May 2018, ENS (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4802,51 +4802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Vallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Journée d’étude Politiques de la valeur : sujets, objets, natures, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, IRD - Paloc, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4903,90 +4903,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d'échanges inter-régionaux en Asie du Sud-Est au 1er millénaire avant notre ère : un cadre chronologique difficile à préciser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favereau, Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cobo Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dussubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5354,229 +5354,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50 Years of archaeology in Southeast Asia: Essays in Honour of Ian Glover</w:t>
+                <w:t xml:space="preserve">50 years of Archaeology in Southeast Asia: Essays in honour of Ian Glover.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Bacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pryce</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.O. Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Wisseman-Christie</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">River Books, pp.1-320, 2010</w:t>
+                <w:t xml:space="preserve">J.W.Christie Wisseman Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bérénice Bellina; L. Bacus ; T.O. Pryce ; J. Christie. River Books, 2010, 978-6167339023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601752v1</w:t>
+                <w:t xml:space="preserve">hal-01655811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50 years of Archaeology in Southeast Asia: Essays in honour of Ian Glover.</w:t>
+                <w:t xml:space="preserve">50 Years of archaeology in Southeast Asia: Essays in Honour of Ian Glover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Bacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.O. Pryce</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W.Christie Wisseman Christie</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Bérénice Bellina; L. Bacus ; T.O. Pryce ; J. Christie. River Books, 2010, 978-6167339023</w:t>
+                <w:t xml:space="preserve">Jan Wisseman-Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">River Books, pp.1-320, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655811v1</w:t>
+                <w:t xml:space="preserve">hal-00601752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Exchange between India and Southeast Asia. Production and distribution of hard stone ornaments (VI c. BC– VI c. AD)</w:t>
               </w:r>
@@ -5990,402 +5990,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southeast Asian Evidence for Early Maritime Silk Road Exchange and Trade-Related Polities</w:t>
+                <w:t xml:space="preserve">Southeast Asian Early Maritime Silk Road Trading Polities' Hinterland and the Sea Nomads of the Isthmus of Kra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Charles Higham; Nam Kim. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dussubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bérénice Bellina; Roger Blench; Jean-Christophe Galipaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Early Southeast Asia</w:t>
+              <w:t xml:space="preserve">Sea Nomads of Southeast Asia. From the Past to the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxford University Press; Oxford University Press</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">National University of Singapore Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.102-141, 2021, 978-981-3251-25-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468342v1</w:t>
+                <w:t xml:space="preserve">hal-03499996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Nomadism from the Past to the Present</w:t>
+                <w:t xml:space="preserve">Late prehistoric Peninsular Thailand and Myanmar and the Maritime Silk Road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Siriporn Sanghiran. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Nomads of Southeast Asia. From the Past to the Present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ridge Books, pp.1-27, 2021</w:t>
+              <w:t xml:space="preserve">The recent Archaeological Discoveries in the Upper Southern Thailand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ruen Kaeo Publishing, 2021, The recent Archaeological Discoveries in the Upper Southern Thailand, 978-616-283-606-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060109v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late prehistoric Peninsular Thailand and Myanmar and the Maritime Silk Road</w:t>
+                <w:t xml:space="preserve">Southeast Asian Evidence for Early Maritime Silk Road Exchange and Trade-Related Polities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Siriporn Sanghiran. </w:t>
+              <w:t xml:space="preserve">Charles Higham; Nam Kim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The recent Archaeological Discoveries in the Upper Southern Thailand</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Oxford Handbook of Early Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press; Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Oxford Handbooks series, 9780199355358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199355358.013.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499589v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southeast Asian Early Maritime Silk Road Trading Polities' Hinterland and the Sea Nomads of the Isthmus of Kra</w:t>
+                <w:t xml:space="preserve">Sea Nomadism from the Past to the Present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Blench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Nomads of Southeast Asia. From the Past to the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Ridge Books, pp.1-27, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National University of Singapore Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03499996v1</w:t>
+                <w:t xml:space="preserve">hal-03060109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late prehistoric ports in the Thai-Malay Peninsula: mapping regional and long distance connections through pottery</w:t>
               </w:r>
@@ -6524,548 +6524,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khao Sam Kaeo : An Archaeometallurgical Crossroads for Trans-Asiatic Technological Traditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metals and Civilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Murillo-Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Martinon-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sharada; Srinivasan ; Ranganathan; Srinivasa. </w:t>
+              <w:t xml:space="preserve">Srinivasan; Sharada ; Ranganathan; Srinivasa ; Giumlia-Mair; Alessandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Civilizations, Proceedings of the 7th Beginnings of the Use of Metals and Alloys Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 37, Journal of archaeological Science, pp.33-46, 2015</w:t>
+              <w:t xml:space="preserve">Khao Sam Kaeo : An Archaeometallurgical Crossroads for Trans-Asiatic Technological Traditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Advanced Studies, pp.33-46, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538869v1</w:t>
+                <w:t xml:space="preserve">hal-01538878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals and Civilisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Khao Sam Kaeo : An Archaeometallurgical Crossroads for Trans-Asiatic Technological Traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Murillo-Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Martinon-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Srinivasan; Sharada ; Ranganathan; Srinivasa ; Giumlia-Mair; Alessandra. </w:t>
+              <w:t xml:space="preserve">Sharada; Srinivasan ; Ranganathan; Srinivasa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khao Sam Kaeo : An Archaeometallurgical Crossroads for Trans-Asiatic Technological Traditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institute of Advanced Studies, pp.33-46, 2015</w:t>
+              <w:t xml:space="preserve">Metals and Civilizations, Proceedings of the 7th Beginnings of the Use of Metals and Alloys Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Journal of archaeological Science, pp.33-46, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538878v1</w:t>
+                <w:t xml:space="preserve">hal-01538869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacts between the Upper Thai-Malay Peninsula and the Mediterranean World</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Southeast Asia and the Early Maritime Silk Road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Before Siam was Born: New Insights on the Art and Archaeology of Pre-Modern Thailand and its Neighbouring Regions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, River Books, pp.98-117, 2014</w:t>
+              <w:t xml:space="preserve">Lost Kingdoms: Hindu-Buddhist Sculpture of Early Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MetPublications, pp.22, 2014, 978-0-300-20437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393494v1</w:t>
+                <w:t xml:space="preserve">hal-01538905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Coastal Polities in the Upper Thai-Malay Peninsula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contacts between the Upper Thai-Malay Peninsula and the Mediterranean World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Borell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boonyarit Chaisuwan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Revire; Nicolas ; Murphy; Stephen A. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Revire; Stephen A. Murphy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Before Siam. Essays in Art and Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, River Books, pp.69-89, 2014</w:t>
+              <w:t xml:space="preserve">Before Siam was Born: New Insights on the Art and Archaeology of Pre-Modern Thailand and its Neighbouring Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, River Books, pp.98-117, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538901v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southeast Asia and the Early Maritime Silk Road</w:t>
+                <w:t xml:space="preserve">The Development of Coastal Polities in the Upper Thai-Malay Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praon Silapanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boonyarit Chaisuwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholawit Thongcharoenchaikit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revire; Nicolas ; Murphy; Stephen A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lost Kingdoms: Hindu-Buddhist Sculpture of Early Southeast Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MetPublications, pp.22, 2014, 978-0-300-20437-7</w:t>
+              <w:t xml:space="preserve">Before Siam. Essays in Art and Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, River Books, pp.69-89, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538905v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Philippines and the circulation and exchanges in the South China Sea during the Late Prehistoric period</w:t>
               </w:r>
@@ -7507,51 +7507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw Naing Oo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Hopp&#225;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petchey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorathach Rotchanarat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Hidalgo Tan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v45i0.15695" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Georjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Thu Thu Win" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Hsan Oo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Maung Sun Win" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myet Tut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01095-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2019.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myat Thu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.07.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.06.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.08.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cobo Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Q. Fuller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.175" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunori Tanaka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo-Ichiro Sato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Ishikawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-015-0236-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Bellwood" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDWPC2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000547" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Biggs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinon-Torres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-012-0115-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP8BCKHB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Murillo-Barroso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pryce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQH645SP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna T. N. Bennett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Johansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pira Venunam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Pryce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baskar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sivanandam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330451v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoppal Krisztina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favereau, Aude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Bacus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wisseman-Christie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.Christie Wisseman Christie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/en/livres/964_taiwan-maritime-landscapes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468342v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-early-southeast-asia-9780199355358?cc=us&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199355358.013.25" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuspress.nus.edu.sg/products/sea-nomads-of-southeast-asia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538869v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Borell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonyarit Chaisuwan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praon Silapanth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholawit Thongcharoenchaikit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Allen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538912v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Glasson Deschaumes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04326897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw Naing Oo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Hopp&#225;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000264" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petchey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Georjon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Thu Thu Win" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100240" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorathach Rotchanarat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Hidalgo Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v45i0.15695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Hsan Oo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Maung Sun Win" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myet Tut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01095-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2019.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myat Thu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.247" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.06.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655763v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.08.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2017.07.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cobo Castillo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Q. Fuller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.175" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunori Tanaka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo-Ichiro Sato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Ishikawa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-015-0236-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Bellwood" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDWPC2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774314000547" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Biggs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martinon-Torres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-012-0115-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP8BCKHB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Murillo-Barroso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pryce" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQH645SP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna T. N. Bennett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Johansen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pira Venunam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O. Pryce" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baskar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sivanandam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04327674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoppal Krisztina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996706v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favereau, Aude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Bacus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.Christie Wisseman Christie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wisseman-Christie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01655797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.efeo.fr/en/livres/964_taiwan-maritime-landscapes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499996v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuspress.nus.edu.sg/products/sea-nomads-of-southeast-asia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499589v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-early-southeast-asia-9780199355358?cc=us&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199355358.013.25" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538869v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393494v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Borell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonyarit Chaisuwan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praon Silapanth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cholawit Thongcharoenchaikit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Allen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538912v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496685v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Glasson Deschaumes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04326897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>