--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -599,286 +599,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca²+ oscillatory pattern in fertilized mouse eggs affects gene expression and development to term</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Egg activation is the result of calcium signal summation in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Banrezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ozil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard M. Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 300 (2), pp.534-544. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131 (1), pp.27-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.08.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/rep.1.00764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656885v1</w:t>
+                <w:t xml:space="preserve">hal-02654273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg activation is the result of calcium signal summation in the mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ca²+ oscillatory pattern in fertilized mouse eggs affects gene expression and development to term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ozil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Banrezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Ozil</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M. Schultz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 300 (2), pp.534-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2006.08.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/rep.1.00764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02654273v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg activation events are regulated by the duration of a sustained (Ca2+)cyt signal in the mouse</w:t>
               </w:r>
@@ -1529,51 +1529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte&#8208;beuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmb2.12691" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04513438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Gerena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.0992" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Schultz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs T&#243;th" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Pan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.08.041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1DJD8ZL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00764" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markoulaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.02.035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peytevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Maurin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menetrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Deniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00681-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1X8M55T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte&#8208;beuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmb2.12691" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04513438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Gerena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.0992" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Schultz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs T&#243;th" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00764" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656885v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Pan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2006.08.041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1DJD8ZL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Markoulaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2005.02.035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schirar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peytevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Maurin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menetrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Deniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(98)00681-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1X8M55T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>